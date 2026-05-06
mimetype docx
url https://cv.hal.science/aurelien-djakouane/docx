--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Djakouane </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sociologie à l'université Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0450-3196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Djakouane est sociologue, maître de conférences à l'université Paris Nanterre et chercheur au Sophiapol (EA3932) et au CEPEL (UMR5112).Ses recherches portent principalement sur les transformations des pratiques culturelles et des professions artistiques, la territorialisation des politiques culturelles et la festivalisation de la culture.Depuis 2021, il développe de nouvelles recherches sur la prise en charge du cancer.Il est actuellement directeur du département de sociologie.Il est directeur de la publication de la revue Terrains/Théories : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/teth/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals au bord de la crise de nerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséo éditions, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la sortie aux festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Garcia; Sylvie Octobre; Anne Jonchery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles des Français en 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, les festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en mouvements - Horizon 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNMlab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût pour la musique classique dans la diversité de ses contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer les publics de la musique classique : perspectives comparatives, historiques et sociologiques = Unraveling classical music audiences : historical, sociological and comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.77-91, 2018, 978-2-8130-0200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place to be … global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Newbold; Jennie Jordan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals : Contemporary case studies and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2016, 978-1-910158-55-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place to be\ldots Global ! The \guillemotleft Glocal \guillemotright configuration of world festivals through the case of Les Eurockéennes de Belfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newbold, Chris and Jordan, Jennie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on world festivals. Contemporary case studies and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Limited, pp.19-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du patrimoine à l'épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hottin, Christian and Voisenat, Claudie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial: mutations contemporaines des métiers du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.89--116, 2016, Ethnologie de la France, 978-2-7351-2254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et la culture. Socialisation et transmissions culturelles à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Péraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passage à l'A.C.T.e. : pour les contrats de coopération territoriale d'éducation artistique et culturelle en grande Région ALPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, pp.68--77, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place to Be... Global ! The &amp;quot;Glocal&amp;quot; Configuration of World Festivals through the Case of Les Eurockéennes de Belfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newbold, Chris; Jordan, Jennie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals. Contemporary Case Studies and Perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers, pp.19--32, 2016, 978-1-910158-55-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23912/978-1-910158-55-5-3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Guérin, Michel and Bonet, Lluis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festivals de musiques, un monde en mutations : une comparaison internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel De Maule, pp.199-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals & Cultural Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Bonet, Lluis and Guérin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Festivals, a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel de Maule, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillipe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.202-207, 2010, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la Filature (et du théâtre de la Sinne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEL. 2025, 85p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Centres culturels de rencontre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et ruralités. Focus pour France Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Festivals. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de festivals. Motivations, Sociologies, Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 enseignements sur les publics des Eurockéennes de Belfort 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurokéennes de Belfort. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer en prison (CaPri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Brones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18.32, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2023, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle scène hip-hop. IADU : le défi de l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; La Villette. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de publics des opérateurs culturels du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAPPORT d'ETAPE n°2, OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture: Association pour la valorisation de la recherche en sociologie des arts et de la culture. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. Association pour la valorisation de la recherche en sociologie des arts et de la culture ; DRAC Midi-Pyrénées. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics du spectacle vivant en Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la musique lyrique et de la musique symphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil Général du Territoire de Belfort. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture pour Chacun en Languedoc- Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture- Association pour la recherche en sciences sociales. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l'encadrement professionnel des pratiques de danse Hip-Hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Apprill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales (EHESS) Marseille. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire label. Les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Attribut, 227p, 2025, 978-2-494649-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture - Département des études, de la prospective, des statistiques et de la documentation; Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7246-3800-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hip-hop en scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan - Collection Logiques sociales. Série Sociologie des arts, ISSN 1779-7225</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 265 p;, 2018, 978-2-343-14872-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réunion de publics. Enquête sur un festival et une saison en outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2017, Art, Culture et Politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du spectacle vivant en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ségré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Djakouane, Aurélien and Ségré, Gabriel. 7, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des danses du monde et des danses traditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Apprill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Nicolas-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Logiques sociales - Etudes culturelles, Bruno Pequignot, 978-2-336-29292-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, 240p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivalization and its territories: Spaces, audiences, governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36922/AC025230052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles au Sud : Modèles, valeurs, singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 ans du CEPEL. Le territoire dans tous ses états, n° 60 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.060.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des villes dans la festivalisation de la culture (géographie, sociologie, gouvernance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Urbanités événementielles, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portable sinon rien ? Les pratiques culturelles des jeunes à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire (Liège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 60 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.060.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénévoles des festivals – Un engagement plus social que culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.126-137. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.015.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix et l’arlésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.012.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expériences. L’enquête vue par les enquêteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lavazais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkan Narmanli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (30), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les pratiques culturelles et sociales des lycées agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusions globales, effusions locales. Festivals et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête en festival : fête en soi ou fête pour soi ? Le cas des Eurockéennes de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Éclats de fête, 38, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du spectacle vivant : un défi pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Segré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les sociabilités font à l’écoute musicale. Le cas des Eurockéennes de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écouter de la musique ensemble (25), pp.23--45. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques du monde. Entre ouverture et conformisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques du monde : entre ouverture et conformisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Festivalisation(s) (27), pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire du spectateur. Changement d'échelle et décentralisation théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Changer les politiques culturelles (41), pp.101--115. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, fête et copains Sociologie du jeune public des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 317, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, http://tristan.u-bourgogne.fr/CGC/publications/Festivals_societes/A_Djakouane_E_Negrier.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seniors au festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (138), pp.195 - 216. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.138.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du questionnaire à la biographie et vice- versa : regards croisés sur l'évolution des préférences esthétiques des spectateurs de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus - Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9-10, pp. 107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace incertain des pratiques culturelles à l'espace négocié des carrières de spectateur : une épreuve pour la notion de milieu social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp. 35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et évolution de la sortie au festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de l’enquête sur les pratiques culturelles des Français 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques classiques à l’aube du renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne; Université de Limoges; Région Ile-de-France, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des pratiques sociales et culturelles des élèves de l’enseignement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du spectacle vivant en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Segré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2017, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Djakouane </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en sociologie à l'université Paris-Nanterre</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0450-3196</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélien Djakouane est sociologue, maître de conférences à l'université Paris Nanterre et chercheur au Sophiapol (EA3932) et au CEPEL (UMR5112).Ses recherches portent principalement sur les transformations des pratiques culturelles et des professions artistiques, la territorialisation des politiques culturelles et la festivalisation de la culture.Depuis 2021, il développe de nouvelles recherches sur la prise en charge du cancer.Il est actuellement directeur du département de sociologie.Il est directeur de la publication de la revue Terrains/Théories : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/teth/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals au bord de la crise de nerf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du programme HumanEnvi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséo éditions, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la sortie aux festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léa Garcia; Sylvie Octobre; Anne Jonchery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques culturelles des Français en 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demain, les festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique en mouvements - Horizon 2030</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNMlab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-150, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût pour la musique classique dans la diversité de ses contextes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dorin, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déchiffrer les publics de la musique classique : perspectives comparatives, historiques et sociologiques = Unraveling classical music audiences : historical, sociological and comparative perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Archives contemporaines, pp.77-91, 2018, 978-2-8130-0200-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Place to Be... Global ! The &amp;quot;Glocal&amp;quot; Configuration of World Festivals through the Case of Les Eurockéennes de Belfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newbold, Chris; Jordan, Jennie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals. Contemporary Case Studies and Perspectives,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers, pp.19--32, 2016, 978-1-910158-55-5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23912/978-1-910158-55-5-3014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place to be … global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chris Newbold; Jennie Jordan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on World Festivals : Contemporary case studies and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goodfellow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2016, 978-1-910158-55-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The place to be\ldots Global ! The \guillemotleft Glocal \guillemotright configuration of world festivals through the case of Les Eurockéennes de Belfort, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Newbold, Chris and Jordan, Jennie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on world festivals. Contemporary case studies and perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Limited, pp.19-31, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métiers du patrimoine à l'épreuve de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hottin, Christian and Voisenat, Claudie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant patrimonial: mutations contemporaines des métiers du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Maison des sciences de l'homme, pp.89--116, 2016, Ethnologie de la France, 978-2-7351-2254-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes et la culture. Socialisation et transmissions culturelles à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Péraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passage à l'A.C.T.e. : pour les contrats de coopération territoriale d'éducation artistique et culturelle en grande Région ALPC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, pp.68--77, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et politiques culturelles en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Guérin, Michel and Bonet, Lluis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festivals de musiques, un monde en mutations : une comparaison internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel De Maule, pp.199-210, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals & Cultural Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Négrier, Emmanuel and Bonet, Lluis and Guérin, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Festivals, a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Michel de Maule, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillipe Poirrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et pratiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, pp.202-207, 2010, 978-2-11-145082-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivalization and its territories: Spaces, audiences, governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts &amp; Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36922/AC025230052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des villes dans la festivalisation de la culture (géographie, sociologie, gouvernance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Urbanités événementielles, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques culturelles au Sud : Modèles, valeurs, singularités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 ans du CEPEL. Le territoire dans tous ses états, n° 60 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.060.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un portable sinon rien ? Les pratiques culturelles des jeunes à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire (Liège)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N° 60 (1), pp.21-27. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.060.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénévoles des festivals – Un engagement plus social que culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (2), pp.126-137. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.015.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénix et l’arlésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NECTART </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nect.012.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expériences. L’enquête vue par les enquêteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chapeleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lavazais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Moquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serkan Narmanli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (30), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter sur les pratiques culturelles et sociales des lycées agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusions globales, effusions locales. Festivals et mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86 (1), pp.51-58. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.086.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fête en festival : fête en soi ou fête pour soi ? Le cas des Eurockéennes de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Éclats de fête, 38, pp.31-48. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du spectacle vivant : un défi pour les sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Segré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les sociabilités font à l’écoute musicale. Le cas des Eurockéennes de Belfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Écouter de la musique ensemble (25), pp.23--45. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique, fête et copains Sociologie du jeune public des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 317, pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques du monde. Entre ouverture et conformisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques du monde : entre ouverture et conformisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Festivalisation(s) (27), pp.133-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire du spectateur. Changement d'échelle et décentralisation théâtrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Changer les politiques culturelles (41), pp.101--115. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/psud.041.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, http://tristan.u-bourgogne.fr/CGC/publications/Festivals_societes/A_Djakouane_E_Negrier.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01395400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les seniors au festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (138), pp.195 - 216. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs.138.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du questionnaire à la biographie et vice- versa : regards croisés sur l'évolution des préférences esthétiques des spectateurs de théâtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus - Sociologie de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9-10, pp. 107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace incertain des pratiques culturelles à l'espace négocié des carrières de spectateur : une épreuve pour la notion de milieu social.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp. 35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la Filature (et du théâtre de la Sinne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEPEL. 2025, 85p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05501197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Centres culturels de rencontre. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals et ruralités. Focus pour France Festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Festivals. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de festivals. Motivations, Sociologies, Mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9 enseignements sur les publics des Eurockéennes de Belfort 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eurokéennes de Belfort. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture à l’épreuve des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Culture. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cancer en prison (CaPri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Combessie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvain Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Brones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Chatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">18.32, IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice. 2023, pp.232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle scène hip-hop. IADU : le défi de l'émergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; La Villette. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de publics des opérateurs culturels du Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RAPPORT d'ETAPE n°2, OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture: Association pour la valorisation de la recherche en sociologie des arts et de la culture. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics de la musique lyrique et de la musique symphonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics du spectacle vivant en Lozère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le spectacle vivant en Midi-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Vidal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture. Association pour la valorisation de la recherche en sociologie des arts et de la culture ; DRAC Midi-Pyrénées. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Culture pour Chacun en Languedoc- Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OPPIC Observatoire des Publics, des Professionnels et des Institutions de la Culture- Association pour la recherche en sciences sociales. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil Général du Territoire de Belfort. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l'encadrement professionnel des pratiques de danse Hip-Hop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Apprill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales (EHESS) Marseille. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire label. Les Centres culturels de rencontre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'Attribut, 227p, 2025, 978-2-494649-11-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals, territoire et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de la Culture - Département des études, de la prospective, des statistiques et de la documentation; Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-7246-3800-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hip-hop en scènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan - Collection Logiques sociales. Série Sociologie des arts, ISSN 1779-7225</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 265 p;, 2018, 978-2-343-14872-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du spectacle vivant en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ségré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Djakouane, Aurélien and Ségré, Gabriel. 7, 2017, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une réunion de publics. Enquête sur un festival et une saison en outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2017, Art, Culture et Politique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des danses du monde et des danses traditionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Apprill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Nicolas-Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Logiques sociales - Etudes culturelles, Bruno Pequignot, 978-2-336-29292-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un territoire de rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Damien Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.144, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Jourda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel de Maule, 240p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme de la filiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet-Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Louis-Pecha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Callas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNAF Recherche familiales, pp.146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00565790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eurockéennes de Belfort et leur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Négrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et évolution de la sortie au festival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Audemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de l’enquête sur les pratiques culturelles des Français 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DEPS, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publics des festivals de musiques classiques à l’aube du renouveau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique classique et ses publics à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne; Université de Limoges; Région Ile-de-France, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au cœur des pratiques sociales et culturelles des élèves de l’enseignement agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sahuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, pp.144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03516580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réception du spectacle vivant en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Segré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2017, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les publics des festivals. Approche stratégique et renouvellement sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Djakouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Négrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId121"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53A0B411"/>
+    <w:nsid w:val="96EA3405"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-djakouane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0450-3196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/teth/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnmlab.fr/recueil/horizon-la-musique-en-2030/chapitre/13/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodfellowpublishers.com/academic-publishing.php?promoCode=&amp;amp;partnerID=&amp;amp;content=story&amp;amp;storyID=361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02169967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/978-1-910158-55-5-3014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501197v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laurent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905585v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905546v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905512v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353936v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Auger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brones" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907606v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519090v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439843v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Jourda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519032v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;grier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436162v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983448v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961221v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture-2000-2021/Festivals-territoire-et-societe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60339" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nicolas-Daniel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_enseignement_des_danses_du_monde_et_des_danses_traditionnelles_christophe_apprill_maud_nicolas_daniel_aurelien_djakouane-9782336292922-39872.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Collin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499937v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Millery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/AC025230052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.060.0117" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071108v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0021" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03701544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.015.0126" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.012.0082" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04428390v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chapeleau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lavazais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moquelet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Narmanli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0051" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02154917v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3597" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516621v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.970" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638457v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.445" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NR7T3HFR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02171368v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.041.0101" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395400v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.138.0195" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379443v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-djakouane" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0450-3196" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/teth/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Audemard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03663272v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnmlab.fr/recueil/horizon-la-musique-en-2030/chapitre/13/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23912/978-1-910158-55-5-3014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodfellowpublishers.com/academic-publishing.php?promoCode=&amp;amp;partnerID=&amp;amp;content=story&amp;amp;storyID=361" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02169967v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634744v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499937v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Millery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36922/AC025230052" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782424v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.060.0117" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071108v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.060.0021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03701544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.015.0126" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.012.0082" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04428390v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chapeleau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lavazais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moquelet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Narmanli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516592v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03105644v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.086.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02154917v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3597" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516621v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.445" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NR7T3HFR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439746v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02171368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638506v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.041.0101" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395400v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436577v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Jourda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs.138.0195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905512v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Laurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04353936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Combessie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Auger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Brones" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519090v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439846v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Potier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jonard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre N&#233;grier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961221v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Thematiques/Etudes-et-statistiques/Publications/Collections-d-ouvrages/Questions-de-culture-2000-2021/Festivals-territoire-et-societe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02382248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=60339" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nicolas-Daniel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_enseignement_des_danses_du_monde_et_des_danses_traditionnelles_christophe_apprill_maud_nicolas_daniel_aurelien_djakouane-9782336292922-39872.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442431v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Damien Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439297v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00565790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Favier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rebourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet-Lambrechts" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Louis-Pecha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889007v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03350910v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02168315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>