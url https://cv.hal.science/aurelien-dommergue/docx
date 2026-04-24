--- v1 (2026-03-24)
+++ v2 (2026-04-24)
@@ -987,697 +987,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the coupled mercury-halogen-ozone cycle in the central Arctic during spring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaddy Ahmed</w:t>
+                <w:t xml:space="preserve">Natalie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Nicole Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen D. Archer</w:t>
+                <w:t xml:space="preserve">William Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.6237-6271. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 904, pp.166184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233284v1</w:t>
+                <w:t xml:space="preserve">hal-04349849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Untangling the influence of Antarctic and Southern Ocean life on clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laffont</w:t>
+                <w:t xml:space="preserve">Ruhi Humphries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonya Fiddes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katye Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349870v1</w:t>
+                <w:t xml:space="preserve">hal-04244663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the influence of Antarctic and Southern Ocean life on clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sonya Fiddes</w:t>
+                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Alexander</w:t>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katye Altieri</w:t>
+                <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04244663v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
+                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alkuin M Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Allen</w:t>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Choma</w:t>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Johnson</w:t>
+                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 904, pp.166184. </w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349849v1</w:t>
+                <w:t xml:space="preserve">hal-04183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the coupled mercury-halogen-ozone cycle in the central Arctic during spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Shaddy Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
+                <w:t xml:space="preserve">Stephen D. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.6237-6271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183241v1</w:t>
+                <w:t xml:space="preserve">hal-04233284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
               </w:r>
@@ -1970,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2595,291 +2599,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MICROORGANISMS FLOATING THROUGH THE AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuxian Li</w:t>
+                <w:t xml:space="preserve">N. Técher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Enrico</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.629355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.629355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906056v1</w:t>
+                <w:t xml:space="preserve">hal-04349896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROORGANISMS FLOATING THROUGH THE AIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Enrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Técher</w:t>
+                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.629355. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.629355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349896v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
               </w:r>
@@ -3012,64 +3016,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and impacts of surface and blowing snow sources of Arctic bromine activation within WRF‐Chem 4.1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaddy Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Tuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3395,814 +3399,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thollot</w:t>
+                <w:t xml:space="preserve">Franz Slemr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Magand</w:t>
+                <w:t xml:space="preserve">Lynwill Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Labuschagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.7683-7692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080244v1</w:t>
+                <w:t xml:space="preserve">hal-02897103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of legacy and emerging organic contaminants in snow at Dome C in the Antarctic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04377435v1</w:t>
+                <w:t xml:space="preserve">hal-03080036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03080036v1</w:t>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A compact incoherent broadband cavity-enhanced absorption spectrometer for trace detection of nitrogen oxides, iodine oxide and glyoxal at levels below parts per billion for field applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+                <w:t xml:space="preserve">Albane Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Angot</w:t>
+                <w:t xml:space="preserve">Camille Blouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Savarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), pp.4317-4331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-4317-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897103v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact incoherent broadband cavity-enhanced absorption spectrometer for trace detection of nitrogen oxides, iodine oxide and glyoxal at levels below parts per billion for field applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence of legacy and emerging organic contaminants in snow at Dome C in the Antarctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Savarino</w:t>
+                <w:t xml:space="preserve">Zhiyong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Caillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Zhen Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (8), pp.4317-4331. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 741, pp.140200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-4317-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042590v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
               </w:r>
@@ -4214,77 +4218,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (23), pp.6081-6095. </w:t>
@@ -4450,455 +4454,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122072v1</w:t>
+                <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415106v1</w:t>
+                <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+                <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415112v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering multidisciplinary research on interactions between chemistry, biology, and physics within the coupled cryosphere-atmosphere system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus M. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katye Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), art. 58 (16 p.). </w:t>
@@ -5990,51 +5994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.2689-2708. </w:t>
@@ -6200,291 +6204,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Martinerie</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01387203v1</w:t>
+                <w:t xml:space="preserve">hal-01836095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+                <w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courteaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.M Etheridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, July 2016, 136, pp.156-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836095v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical cycling and deposition of atmospheric mercury in polar regions: review of recent measurements and comparison with models</w:t>
               </w:r>
@@ -7397,295 +7401,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01391379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
+                <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Slemr</w:t>
+                <w:t xml:space="preserve">S Song.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne Selin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L Soerensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Barret</w:t>
+                <w:t xml:space="preserve">R Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382890v1</w:t>
+                <w:t xml:space="preserve">insu-01203657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
+                <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Song.</w:t>
+                <w:t xml:space="preserve">F Slemr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ne Selin</w:t>
+                <w:t xml:space="preserve">A Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L Soerensen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Angot</w:t>
+                <w:t xml:space="preserve">O Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Artz</w:t>
+                <w:t xml:space="preserve">M Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
+              <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01203657v1</w:t>
+                <w:t xml:space="preserve">hal-04382890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puesta en marcha de una nueva estación de monitoreo climático en los andes centrales de Bolivia: la estación Gaw/Chacaltaya</w:t>
               </w:r>
@@ -7920,265 +7924,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larose</w:t>
+                <w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925290v1</w:t>
+                <w:t xml:space="preserve">hal-02163117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163117v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
               </w:r>
@@ -8190,51 +8194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.317-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8294,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.5004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8398,51 +8402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristofanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8634,316 +8638,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury and methylmercury concentrations in high altitude lakes and fish (Arctic charr) from the French Alps related to watershed characteristics</w:t>
+                <w:t xml:space="preserve">Theoretical study of the solvation of HgCl2, HgClOH, Hg(OH)2 and HgCl3−: a density functional theory cluster approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marusczak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Ludovic Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Paquet</w:t>
+                <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (37), pp.16772-16779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1CP22154J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00578858v1</w:t>
+                <w:t xml:space="preserve">insu-00646729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of the solvation of HgCl2, HgClOH, Hg(OH)2 and HgCl3−: a density functional theory cluster approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury and methylmercury concentrations in high altitude lakes and fish (Arctic charr) from the French Alps related to watershed characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrari</w:t>
+                <w:t xml:space="preserve">Nicolas Marusczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ramírez-Solís</w:t>
+                <w:t xml:space="preserve">Serge Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.1909-1915</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00646729v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00578858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total mercury and methylmercury in high altitude surface snow from the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,51 +9330,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of perfluoroalkyl compounds and mercury in fish liver from high-mountain lakes in France originating from atmospheric deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Rubarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,51 +9862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial sequences retrieved from environmental samples from seasonal Arctic snow and meltwater from Svalbard, Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10125,51 +10129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of the reactions of O3 with Hg° or Br−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,277 +11225,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00379686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury in the snow and firn at Summit Station, Central Greenland, and implications for the study of past atmospheric mercury levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Battle</w:t>
+                <w:t xml:space="preserve">A synthesis of atmospheric mercury depletion event chemistry linking atmosphere, snow and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ariya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (6), pp.18221-18268</w:t>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp.10837-10931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328252v1</w:t>
+                <w:t xml:space="preserve">hal-00328220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of atmospheric mercury depletion event chemistry linking atmosphere, snow and water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Aspmo</w:t>
+                <w:t xml:space="preserve">Mercury in the snow and firn at Summit Station, Central Greenland, and implications for the study of past atmospheric mercury levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Faïn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Battle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (4), pp.10837-10931</w:t>
+              <w:t xml:space="preserve">, 2007, 7 (6), pp.18221-18268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328220v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal production of gaseous mercury in the alpine snowpack before snowmelt</w:t>
               </w:r>
@@ -13613,51 +13617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashu Dastoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèlien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry in the Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.459-502, 2021, </w:t>
@@ -14022,51 +14026,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33969D73"/>
+    <w:nsid w:val="E0CA962F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14253,51 +14257,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-dommergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8185-9604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2829-2009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koketso M Molepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hedgecock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9645-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaddy Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Archer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00129" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244663v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi Humphries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Fiddes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alexander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00130" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M. Noe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna K. Lappalainen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kosmale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.02.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Loseto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266425v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Tuite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4317-2020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13325-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Simone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cinnirella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1881-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu E Dastoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco A de Simone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina E G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Gencarelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10735-2016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Langer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02700" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351687v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mastromonaco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abrahamsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granfors" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.01.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMXD1X6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofanelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11027-2012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646729v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22154J" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sprovieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirrone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebinghaus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brooks" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3309-2010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553533v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahrens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Rubarth" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554374v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kock" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8245-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Albert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Battle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905117106" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VT724VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421229v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Marteel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Gaspari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9456-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7QQZVVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378364v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3441-2008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328572v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steffen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douglas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amyot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ariya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aspmo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377942v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R. L. Cairns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranaldo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Capodaglio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.05.048" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379691v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.021" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58VTW8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378389v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Padova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.01.064" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXS7GMB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delacour-Larose" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800491" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHXFGV6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328252v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fa&#239;n" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328220v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376267v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Bahlmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD008520" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376234v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1186-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CSBM3KK8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373731v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torunn Berg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.065" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFHC17X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Poissant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilote" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.05.022" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QV7FXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482765v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferrari" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Adams" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl018961" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMXN6RWM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482760v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Planchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabrielli" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauchard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402711f" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H274G9SK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482769v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Skov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodsite" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.023" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2T6X4W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1643-x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJ640CK7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482756v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es026242b" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BS67FS47-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000529v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001046v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482758v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Veysseyre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0048-9697(01)00999-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4BGHD69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717109v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Dommergue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0009" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brooks" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93958-2_10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000530v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-dommergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8185-9604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2829-2009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koketso M Molepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hedgecock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9645-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi Humphries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Fiddes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alexander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaddy Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M. Noe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna K. Lappalainen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kosmale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.02.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Loseto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266425v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Tuite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4317-2020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13325-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Simone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cinnirella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1881-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu E Dastoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco A de Simone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina E G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Gencarelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10735-2016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Langer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02700" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351687v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mastromonaco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abrahamsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granfors" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.01.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMXD1X6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofanelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11027-2012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646729v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22154J" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sprovieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirrone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebinghaus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brooks" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3309-2010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553533v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahrens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Rubarth" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554374v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kock" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8245-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Albert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Battle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905117106" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VT724VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421229v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Marteel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Gaspari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9456-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7QQZVVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378364v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3441-2008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328572v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steffen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douglas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amyot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ariya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aspmo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377942v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R. L. Cairns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranaldo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Capodaglio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.05.048" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379691v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.021" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58VTW8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378389v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Padova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.01.064" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXS7GMB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delacour-Larose" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800491" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHXFGV6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328220v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328252v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fa&#239;n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376267v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Bahlmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD008520" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376234v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1186-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CSBM3KK8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373731v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torunn Berg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.065" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFHC17X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Poissant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilote" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.05.022" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QV7FXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482765v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferrari" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Adams" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl018961" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMXN6RWM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482760v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Planchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabrielli" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauchard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402711f" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H274G9SK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482769v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Skov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodsite" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.023" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2T6X4W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1643-x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJ640CK7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482756v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es026242b" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BS67FS47-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000529v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001046v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482758v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Veysseyre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0048-9697(01)00999-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4BGHD69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717109v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Dommergue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0009" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brooks" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93958-2_10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000530v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>