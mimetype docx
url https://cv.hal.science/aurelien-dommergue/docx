--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -98,53 +98,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-8185-9604</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=bbsmhz8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-2829-2009</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,13786 +200,13786 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining elemental mercury air–sea exchange using long-term ground-based observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koketso M Molepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian M Hedgecock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (17), pp.9645 - 9668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-25-9645-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental outflow shapes the circum-Antarctic pattern of summertime atmospheric mercury depletion zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fange Yue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haicong Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-025-67864-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt excursions in water vapor isotopic variability at the Pointe Benedicte observatory on Amsterdam Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaelle Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Agosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vimeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (8), pp.4611 - 4634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-24-4611-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the utility of measuring gaseous HgII dry deposition using Aerohead samplers?: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Osterwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 907, pp.167895. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal variations of antimicrobial resistance genes in aerosols: A one-year monitoring at the puy de Dôme summit (Central France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 912, pp.169567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.169567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and trends of atmospheric mercury in the GMOS network: Insights based on a decade of measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco D’amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Angiuli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 363, pp.125104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of the chemistry and concentrations of reactive Hg at locations with different ambient air chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mae Sexauer Gustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Choma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 904, pp.166184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.166184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untangling the influence of Antarctic and Southern Ocean life on clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Mallet</w:t>
+                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruhi Humphries</w:t>
+                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonya Fiddes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Katye Altieri</w:t>
+                <w:t xml:space="preserve">Laure Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00130⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04244663v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Over a decade of atmospheric mercury monitoring at Amsterdam Island in the French Southern and Antarctic Lands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Bertrand</w:t>
+                <w:t xml:space="preserve">Untangling the influence of Antarctic and Southern Ocean life on clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruhi Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen E Sonke</w:t>
+                <w:t xml:space="preserve">Sonya Fiddes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Laffont</w:t>
+                <w:t xml:space="preserve">Simon Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katye Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02740-9⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04349870v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed in-plume gaseous elemental mercury depletion suggests significant mercury scavenging by volcanic aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzo Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.1418-1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3EA00063J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the coupled mercury-halogen-ozone cycle in the central Arctic during spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaddy Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D. Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (1), pp.6237-6271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/elementa.2022.00129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven-year monitoring of mercury in wet precipitation and atmosphere at the Amsterdam Island GMOS station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Tassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenico Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (3), pp.e14608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e14608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037485v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in the free troposphere and bidirectional atmosphere–vegetation exchanges – insights from Maïdo mountain observatory in the Southern Hemisphere tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bert Verreyken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Brioude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crist Amelynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (2), pp.1309 - 1328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-1309-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the limits of sampling gaseous elemental mercury passively in the remote atmosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arctic observations and sustainable development goals – Contributions and examples from ERA-PLANET iCUPE data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brioude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+                <w:t xml:space="preserve">Steffen M. Noe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brunet</w:t>
+                <w:t xml:space="preserve">Ksenia Tabakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mahura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna K. Lappalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Kosmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ea00119e⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132, pp.323-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936028v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03610314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic observations and sustainable development goals – Contributions and examples from ERA-PLANET iCUPE data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the limits of sampling gaseous elemental mercury passively in the remote atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna K. Lappalainen</w:t>
+                <w:t xml:space="preserve">Christopher Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Kosmale</w:t>
+                <w:t xml:space="preserve">Jérôme Brioude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.02.034⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ea00119e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03610314v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Interhemispheric Mercury Exchange in the Pacific Ocean Upper Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin M. Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2021JD036283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on the AMAP 2021 assessment of mercury in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rune Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Loseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhouqing Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 843, pp.157020. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury isotope evidence for Arctic summertime re-emission of mercury from the cryosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Osterwalder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Szponar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia V Petrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.4956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32440-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROORGANISMS FLOATING THROUGH THE AIR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chuxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Enrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frym.2022.629355⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 341, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349896v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A peat core Hg stable isotope reconstruction of Holocene atmospheric Hg deposition at Amsterdam Island (37.8oS)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz F Araujo</w:t>
+                <w:t xml:space="preserve">MICROORGANISMS FLOATING THROUGH THE AIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Le Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Técher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy M. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.11.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers for Young Minds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.629355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frym.2022.629355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906056v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal patterns of atmospheric mercury in tropical South America as inferred by a continuous total gaseous mercury record at Chacaltaya station (5240 m) in Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkuin Maximilian Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (58), pp.3447 - 3472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-3447-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03184369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and impacts of surface and blowing snow sources of Arctic bromine activation within WRF‐Chem 4.1.1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Shaddy Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katie Tuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.e2020MS002391. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020ms002391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03266425v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in precipitated and surface snow at Dome C and a first estimate of mercury depositional fluxes during the Austral summer on the high Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warren Rl. Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Turetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niccolò Maffezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Springtime Atmospheric Reactive Mercury: Concentrations and Deposition at Zeppelin, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Osterwalder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Osterwalder</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarrah Dunham-Cheatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ferreira Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (11), pp.3234-3246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.1c00299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Slemr</w:t>
+                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynwill Martin</w:t>
+                <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casper Labuschagne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Helene Angot</w:t>
+                <w:t xml:space="preserve">Christoph Keuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897103v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+                <w:t xml:space="preserve">Atmospheric mercury in the Southern Hemisphere – Part 1: Trend and inter-annual variations in atmospheric mercury at Cape Point, South Africa, in 2007–2017, and on Amsterdam Island in 2012–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Slemr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynwill Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Vogel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Casper Labuschagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thumeka Mkololo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.7683-7692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-7683-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080036v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microbial Ecology of the Planetary Boundary Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.1296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos11121296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481717v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seasonal shift in airborne microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59138-5⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 716, pp.137129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080244v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact incoherent broadband cavity-enhanced absorption spectrometer for trace detection of nitrogen oxides, iodine oxide and glyoxal at levels below parts per billion for field applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Blouzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Savarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (8), pp.4317-4331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-4317-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of legacy and emerging organic contaminants in snow at Dome C in the Antarctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiyong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 741, pp.140200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial functional signature in the atmospheric boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (23), pp.6081-6095. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-6081-2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview: Integrative and Comprehensive Understanding on Polar Environments (iCUPE) – concept and initial results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuukka Petäjä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella-Maria Duplissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Tabakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Schmale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Altstädter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (14), pp.8551-8592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-20-8551-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02910116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global airborne microbial communities controlled by surrounding landscapes and wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Keuschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51073-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Investigate the Global Atmospheric Microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.243. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Organic Substrates Drive Microbial Community Interactions in Arctic Snow?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bergk Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrie Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering multidisciplinary research on interactions between chemistry, biology, and physics within the coupled cryosphere-atmosphere system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus M. Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Bartels-Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katye Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (1), art. 58 (16 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/elementa.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02427862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal cycle of iodine, bromine, and mercury concentrations in Svalbard surface snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cappelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Turetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Mazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.13325 - 13339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-13325-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback mechanisms between snow and atmospheric mercury: Results and observations from field campaigns on the Antarctic plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Spolaor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Scarchilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 197, pp.306-317. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding mercury oxidation and air–snow exchange on the East Antarctic Plateau: a modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojie E Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelle E Selin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (21), pp.15825-15840. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-18-15825-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A vegetation control on seasonal variations in global atmospheric mercury concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Jiskra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Obrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (4), pp.244-250. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41561-018-0078-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01882793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Superstatistical Nature and Interoccurrence Time of Atmospheric Mercury Concentration Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. G. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Naccarato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deâ Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. N. Gencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.764-774. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JD027384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing Atmospheric Transport Pathways to Antarctica and the Remote Southern Ocean Using Radon-222</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott D Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Preunkert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sang-Bum Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruhi S Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2018.00190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particulate-phase mercury emissions from biomass burning and impact on resulting deposition: a modelling assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Artaxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Cinnirella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.1881-1899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-1881-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-year records of mercury wet deposition flux at GMOS sites in the Northern and Southern hemispheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Amore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.2689-2708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-2689-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-model study of mercury dispersion in the atmosphere: atmospheric processes and model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Travnikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Artaxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Bieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17, pp.5271-5295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-17-5271-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03706526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Martinerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Courteaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.M Etheridge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, July 2016, 136, pp.156-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01836095v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reconstruction of atmospheric gaseous elemental mercury trend over the last 60 years from Greenland firn records</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric mercury concentrations observed at ground-based monitoring sites globally distributed in the framework of the GMOS network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Sprovieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Pirrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariantonia Bencardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco D 'Amore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11915 - 11935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11915-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387203v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical cycling and deposition of atmospheric mercury in polar regions: review of recent measurements and comparison with models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashu E Dastoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco A de Simone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina E Gårdfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian A Gencarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (16), pp.10735 - 10763. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-10735-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01389460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Study of Mercury Species in the Antarctic Sea Ice Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Nerentorp Mastromonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Gårdfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarka Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (23), pp.12705-12712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.6b02700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic winter mercury and ozone depletion events over sea ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Mastromonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gårdfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abrahamsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Granfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 129, pp.125-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01351687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year record of atmospheric mercury at Dumont d'Urville, East Antarctic coast: continental outflow and oceanic influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (13), pp.8265-8279. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-8265-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01391278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobiology Over Antarctica – A New Initiative for Atmospheric Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleks Terauds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Wilmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobiology Over Antarctica – A New Initiative for Atmospheric Ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Alekhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleks Terauds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Wilmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the atmospheric mercury cycling in central Antarctica and implications on a continental scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Helmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (13), pp.8249-8264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-16-8249-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01391379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top-down constraints on atmospheric mercury emissions and implications for global biogeochemical cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Song.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne Selin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L Soerensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Artz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (12), pp.7103-7125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-7103-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01203657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of mercury concentrations measured at several sites in the Southern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Slemr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.3125 - 3133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-15-3125-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puesta en marcha de una nueva estación de monitoreo climático en los andes centrales de Bolivia: la estación Gaw/Chacaltaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zaratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Boliviana de Física</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26 (26), pp.6-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2-year record of atmospheric mercury species at a background Southern Hemisphere station on Amsterdam Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ramonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (20), pp.11461-11473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-11461-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Prestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cecillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Malandain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e79972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163117v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between Snow Chemistry, Mercury Inputs and Microbial Population Dynamics in an Arctic Snowpack</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mercury biogeochemistry: Paradigm shifts, outstanding issues and research needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen E. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0079972⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (5-6), pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925290v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamic Arctic Snow Pack: An Unexplored Environment for Microbial Diversity and Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.317-330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology2010317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial nitrogen cycling in Arctic snowpacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy M. Vogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (3), pp.5004. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/8/3/035004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic recycling of gaseous elemental mercury in the boundary layer of the Antarctic Plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Courteaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cristofanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.11027- 11036. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-12-11027-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The fate of mercury in Arctic terrestrial and aquatic ecosystems, a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa L. Loseto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robie Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Outridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (4), pp.321-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN11140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of the solvation of HgCl2, HgClOH, Hg(OH)2 and HgCl3−: a density functional theory cluster approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ramírez-Solís</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (37), pp.16772-16779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C1CP22154J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00646729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury and methylmercury concentrations in high altitude lakes and fish (Arctic charr) from the French Alps related to watershed characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Beaulne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409, pp.1909-1915</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00578858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total mercury and methylmercury in high altitude surface snow from the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yumvihoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 409 (19), pp.3949-3954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2011.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00647117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioavailable Mercury Cycling in Polar Snowpacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Covès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (6), pp2150-2156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es103016x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00604947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of mercury measurements in the Antarctic troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (7), pp.3309-3319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-10-3309-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of perfluoroalkyl compounds and mercury in fish liver from high-mountain lakes in France originating from atmospheric deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ahrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marusczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Rubarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Nedjaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (5), pp.422-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/EN10025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00553533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springtime changes in snow chemistry lead to new insights into mercury methylation in the Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Averty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (22), pp.6263-6275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2010.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of worldwide atmospheric mercury measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pirrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (17), pp.8245-8265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ACP-10-8245-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00554374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of mercury species in the Ny-Alesund area (79 degrees N) and their transfer during snowmelt.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (3), pp.901-907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/es902579m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial sequences retrieved from environmental samples from seasonal Arctic snow and meltwater from Svalbard, Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extremophiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (2), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00792-009-0299-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar firn air reveals large-scale impact of anthropogenic mercury emissions during the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary R. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Battle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (38), pp.16114-16119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0905117106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00497912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DFT study of the reactions of O3 with Hg° or Br−</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (35), pp.5708-5711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.07.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00497852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate-related variations in crustal trace elements in Dome C (East Antarctica) ice during the past 672 kyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Marteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude F. Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Barbante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatic Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (1-2), pp.191-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10584-008-9456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00421229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in the snow and firn at Summit Station, Central Greenland, and implications for the study of past atmospheric mercury levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (13), pp.3441-3457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-8-3441-2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00378364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of atmospheric mercury depletion event chemistry in the atmosphere and snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Steffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (6), pp.1482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation analysis of mercury in seawater from the lagoon of Venice by on-line pre-concentration HPLC–ICP-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Warren R. L. Cairns</w:t>
+                <w:t xml:space="preserve">Changes in atmospheric heavy metals and metalloids in Dome C (East Antarctica) ice back to 672.0 kyr BP (Marine Isotopic Stages 16.2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Marteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude F. Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Barbante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ranaldo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabriele Capodaglio</w:t>
+                <w:t xml:space="preserve">Giulio Cozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.05.048⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 272 (3-4), pp.579 à 590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00377942v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00379691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in atmospheric heavy metals and metalloids in Dome C (East Antarctica) ice back to 672.0 kyr BP (Marine Isotopic Stages 16.2)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gabrielli</w:t>
+                <w:t xml:space="preserve">Speciation analysis of mercury in seawater from the lagoon of Venice by on-line pre-concentration HPLC–ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren R. L. Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Cozzi</w:t>
+                <w:t xml:space="preserve">M. Ranaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Hennebelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Turetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Capodaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.05.021⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 622 (1-2), pp.62 à 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.05.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00379691v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00377942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric mercury depletion event study in Ny-Alesund (Svalbard) in spring 2005. Deposition and transformation of Hg in surface snow during springtime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Padova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 397 (1-3), pp.167 à 177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2008.01.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00378389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Elementary Mercury Reacts in the Presence of Halogen Radicals and/or Halogen Anions: A DFT Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Delacour-Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faïn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (27), pp.8322 à 8329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.200800491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00379686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of atmospheric mercury depletion event chemistry linking atmosphere, snow and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Steffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ariya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (4), pp.10837-10931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in the snow and firn at Summit Station, Central Greenland, and implications for the study of past atmospheric mercury levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Battle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (6), pp.18221-18268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00328252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal production of gaseous mercury in the alpine snowpack before snowmelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Faïn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Fritsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Obrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 112 (D21311), 1 à 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JD008520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00376267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory simulation of Hg0 emissions from a snowpack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enno Bahlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Ebinghaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude F. Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 388 (24), pp.319 à 327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-007-1186-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00376234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The study of the mercury cycle in polar regions: An international study in Ny-Alesund, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Temme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memoirs of National Institute of Polar Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 59 (Special issue), pp.168 à 184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00381216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of atmospheric mercury species during an international study of mercury depletion events at Ny-Ålesund, Svalbard, spring 2003. How reproducible are our present methods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Steffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Temme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torunn Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (39), pp.7607 à 7619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.07.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00373731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snow-to-air exchanges of mercury in an Arctic seasonal snow pack in Ny-Ålesund, Svalbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Aspmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (39), pp.7633 à 7645. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00374229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric particle evolution during a nighttime atmospheric mercury depletion event in sub-Arctic at Kuujjuarapik/Whapmagoostui, Québec, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Aspmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Temme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Pilote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (39), pp.7620 à 7632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.05.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374351v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00374343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the origin of atmospheric mercury depletion events recorded in Ny-Ålesund, Svalbard, spring 2003</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+                <w:t xml:space="preserve">Atmospheric particle evolution during a nighttime atmospheric mercury depletion event in sub-Arctic at Kuujjuarapik/Whapmagoostui, Québec, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dommergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurier Poissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Pilote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2005.08.010⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 336 (1-3), pp.215 à 224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00374343v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00374351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiles of Mercury in the snow pack at Station Nord, Greenland shortly after polar sunrise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Jitaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Adams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003gl018961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct determination of mercury at the sub-picogram per gram level in polar snow and ice by ICP-SFMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gabrielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 19 (7), pp.823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b402711f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nighttime production of elemental gaseous mercury in interstitial air of snow at Station Nord, Greenland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Skov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Goodsite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 38 (17), pp.2727-2735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2004.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First investigation of an original device dedicated to the determination of gaseous mercury in interstitial air in snow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 375 (1), pp.106-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-002-1643-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Cycles of Gaseous Mercury within the Snowpack at Kuujjuarapik/Whapmagoostui, Québec, Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The fate of mercury species in a sub-arctic snowpack during snowmelt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude F. Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurier Poissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.No12, 1621, doi:10.1029/2003GL017308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es026242b⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04482756v1</w:t>
+                <w:t xml:space="preserve">hal-00000529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fate of mercury species in a sub-arctic snowpack during snowmelt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Diurnal Cycles of Gaseous Mercury within the Snowpack at Kuujjuarapik/Whapmagoostui, Québec, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurier Poissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Gauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (15), pp.3289-3297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es026242b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00000529v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anthropogenic sources on total gaseous mercury variability in Grenoble suburban air (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mercury speciation in the French seasonal snow cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Veysseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude F. Boutron</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 297, pp.203-213</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 287 (1-2), pp.61-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0048-9697(01)00999-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00001046v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercury speciation in the French seasonal snow cover</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of anthropogenic sources on total gaseous mercury variability in Grenoble suburban air (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Veysseyre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Boutron</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude F. Boutron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 287 (1-2), pp.61-69. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 297, pp.203-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04482758v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00001046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury in the Cryosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Steffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèlène Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashu Dastoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèlien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry in the Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WORLD SCIENTIFIC, pp.459-502, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811230134_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial coverage and temporal trends of atmospheric mercury measurements in Polar Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Brooks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sprovieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Mason and Nicola Pirrone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mercury Fate and Transport in the Global Atmosphere Emissions, Measurements and Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer US, pp.293-321, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-0-387-93958-2_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00421564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury as a Global Pollutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurier Poissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Dommergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe P. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boutron, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From the Impact of Human Activities on our Climate and Environment to the Mysteries of Titan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, EDP Sciences, pp.143-160, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId501"/>
+      <w:footerReference w:type="default" r:id="rId502"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14026,51 +14047,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0CA962F"/>
+    <w:nsid w:val="D61000A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14257,51 +14278,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-dommergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8185-9604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2829-2009" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koketso M Molepo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hedgecock" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9645-2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi Humphries" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Fiddes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alexander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00130" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaddy Ahmed" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Archer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00129" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M. Noe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna K. Lappalainen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kosmale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.02.034" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Loseto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266425v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Tuite" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002391" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00299" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042590v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4317-2020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13325-2019" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706530v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Simone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cinnirella" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1881-2017" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389460v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu E Dastoor" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco A de Simone" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina E G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Gencarelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10735-2016" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482771v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Langer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02700" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351687v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mastromonaco" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abrahamsson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granfors" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.01.023" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMXD1X6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482775v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843620v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofanelli" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Ferrari" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11027-2012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646729v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22154J" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554305v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sprovieri" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirrone" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebinghaus" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brooks" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3309-2010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553533v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahrens" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Rubarth" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10025" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554374v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kock" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8245-2010" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Albert" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Battle" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905117106" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497852v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.038" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VT724VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421229v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Marteel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Gaspari" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9456-3" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7QQZVVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378364v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3441-2008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328572v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steffen" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douglas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amyot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ariya" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aspmo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377942v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R. L. Cairns" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranaldo" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Capodaglio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.05.048" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379691v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.021" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58VTW8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378389v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Padova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.01.064" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXS7GMB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379686v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delacour-Larose" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800491" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHXFGV6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328220v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328252v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fa&#239;n" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376267v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Bahlmann" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD008520" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376234v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1186-2" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CSBM3KK8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373731v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torunn Berg" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.065" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFHC17X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374351v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Poissant" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilote" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.05.022" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QV7FXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482765v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferrari" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Adams" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl018961" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMXN6RWM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482760v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Planchon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabrielli" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauchard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402711f" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H274G9SK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482769v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Skov" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodsite" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.023" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2T6X4W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1643-x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJ640CK7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482756v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es026242b" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BS67FS47-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000529v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001046v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482758v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Veysseyre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0048-9697(01)00999-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4BGHD69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717109v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Dommergue" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0009" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421564v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brooks" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93958-2_10" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000530v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-dommergue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8185-9604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=bbsmhz8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-2829-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233585v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koketso M Molepo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Bieser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M Koenig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian M Hedgecock" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Ebinghaus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-9645-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05501801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhouqing Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fange Yue" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicong Zhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Liu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67864-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Agosta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vimeux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Solis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-4611-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377431v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mae Sexauer Gustin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Dunham-Cheatham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Osterwalder" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dommergue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377430v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rossi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duchaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.169567" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776658v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariantonia Bencardino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;amore" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Angiuli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125104" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Allen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Choma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.166184" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E Sonke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02740-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244663v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi Humphries" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Fiddes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alexander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katye Altieri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00130" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Di Muro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzo Miyazaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3EA00063J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaddy Ahmed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Archer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037485v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Tassone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Naccarato" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Martino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Amico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e14608" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Verreyken" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brioude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist Amelynck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-1309-2023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M. Noe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Tabakova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mahura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna K. Lappalainen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Kosmale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.02.034" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03936028v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hoang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brioude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ea00119e" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin M. Koenig" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen E. Sonke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Moreno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JD036283" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Dietz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wilson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Loseto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761752v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ferreira Araujo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Szponar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Lee" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia V Petrova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32440-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03906056v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuxian Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Enrico" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Magand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz F Araujo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.11.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. T&#233;cher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy M. Vogel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.629355" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkuin Maximilian Koenig" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3447-2021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03266425v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Tuite" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Stutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020ms002391" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Rl. Cairns" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Turetta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niccol&#242; Maffezzoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118634" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.1c00299" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thollot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Keuschnig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59138-5" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897103v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Slemr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynwill Martin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Labuschagne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thumeka Mkololo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-7683-2020" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080036v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Vogel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11121296" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481717v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amato" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137129" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042590v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Barbero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Blouzon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Savarino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caillon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4317-2020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyong Xie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140200" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-6081-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02910116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuukka Pet&#228;j&#228;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella-Maria Duplissy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Schmale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Altst&#228;dter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-8551-2020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415112v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51073-4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00243" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415106v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bergk Pinto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Maccario" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02492" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02427862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus M. Frey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bartels-Rausch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.396" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Spolaor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Barbaro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappelletti" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Mazzola" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13325-2019" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382879v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Roman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scarchilli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.180" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJX5QN17-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350377v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie E Song" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle E Selin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gall&#233;e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sprovieri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-15825-2018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01882793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jiskra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Obrist" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0078-8" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706514v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carbone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G. Bruno" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naccarato" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. De&#226; Simone" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Gencarelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JD027384" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott D Chambers" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Preunkert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Weller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang-Bum Hong" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruhi S Humphries" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00190" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706530v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Simone" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Artaxo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cinnirella" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-1881-2017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Pirrone" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Amore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-2689-2017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03706526v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Travnikov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-5271-2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387203v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Martinerie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Courteaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M Etheridge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01836095v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D 'Amore" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11915-2016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01389460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu E Dastoor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco A de Simone" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina E G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A Gencarelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10735-2016" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482771v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Nerentorp Mastromonaco" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarka Langer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b02700" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01351687v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mn Mastromonaco" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G&#229;rdfeldt" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jourdain" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abrahamsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granfors" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.01.023" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KMXD1X6C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391278v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Dion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vogel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8265-2016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450530v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pearce" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Alekhina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleks Terauds" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Wilmotte" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quesada" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482775v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391379v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Helmig" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ricaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-8249-2016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Song." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Selin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L Soerensen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Artz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-7103-2015" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382890v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Slemr" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dommergue" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Magand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-3125-2015" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324850v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andrade" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zaratti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Forno" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Moreno" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116021v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Angot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramonet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dommergue" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-11461-2014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925290v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prestat" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cecillon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Berger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Malandain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0079972" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163117v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.002" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846152v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology2010317" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/8/3/035004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843620v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cristofanelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Ferrari" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-12-11027-2012" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846180v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Douglas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa L. Loseto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robie Macdonald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Outridge" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN11140" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646729v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Castro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ram&#237;rez-Sol&#237;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP22154J" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00578858v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marusczak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paquet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Beaulne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647117v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yumvihoze" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lean" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.06.040" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HX0T6D0S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00604947v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marusczak" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es103016x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554305v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sprovieri" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pirrone" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebinghaus" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brooks" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-10-3309-2010" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00553533v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ahrens" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Rubarth" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Nedja&#239;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EN10025" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482780v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Angelis" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cossa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Averty" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.08.043" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00554374v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kock" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ACP-10-8245-2010" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476986v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clarisse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Foucher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902579m" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476166v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P. Ferrari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Navarro" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-009-0299-2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXF221WG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497912v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary R. Albert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Battle" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0905117106" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00497852v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.07.038" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VT724VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421229v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Marteel" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Gaspari" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude F. Boutron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gabrielli" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-008-9456-3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q7QQZVVN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378364v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albert" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-8-3441-2008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Steffen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douglas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amyot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ariya" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aspmo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379691v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cozzi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.05.021" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58VTW8L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377942v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R. L. Cairns" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ranaldo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Hennebelle" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Capodaglio" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.05.048" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00378389v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Padova" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Gauchard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2008.01.064" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBXS7GMB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00379686v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delacour-Larose" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800491" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VHXFGV6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328220v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328252v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fa&#239;n" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376267v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grangeon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enno Bahlmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Fritsche" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD008520" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376234v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-007-1186-2" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CSBM3KK8-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00381216v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrine Aspmo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Temme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00373731v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aspmo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Steffen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torunn Berg" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.07.065" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFHC17X3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374229v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.06.058" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8NVMPS3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374343v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2005.08.010" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSLX1K9C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00374351v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurier Poissant" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pilote" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.05.022" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QV7FXS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482765v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ferrari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boutron" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Jitaru" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Adams" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl018961" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VMXN6RWM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482760v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Planchon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabrielli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gauchard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b402711f" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-H274G9SK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482769v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Skov" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Goodsite" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2004.02.023" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2T6X4W8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482750v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-002-1643-x" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PJ640CK7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000529v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482756v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es026242b" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BS67FS47-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04482758v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Veysseyre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0048-9697(01)00999-8" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4BGHD69-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001046v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717109v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;l&#232;ne Angot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu Dastoor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;lien Dommergue" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811230134_0009" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00421564v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Amyot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Brooks" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-93958-2_10" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000530v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>