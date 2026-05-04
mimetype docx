--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -1632,545 +1632,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale morphological characterization of process induced heterogeneities in blended positive electrodes for lithium―ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Etiemble</w:t>
+                <w:t xml:space="preserve">Innovative Zr-Cu-Ag thin film metallic glass deposed by magnetron PVD sputtering for antibacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Besnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Bonnin</w:t>
+                <w:t xml:space="preserve">M. Apreutesei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Adrien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 707, pp.155-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.12.259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538013v1</w:t>
+                <w:t xml:space="preserve">hal-01804262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Zr-Cu-Ag thin film metallic glass deposed by magnetron PVD sputtering for antibacterial applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Multiscale morphological characterization of process induced heterogeneities in blended positive electrodes for lithium―ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cardinal</w:t>
+                <w:t xml:space="preserve">N Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (7), pp.3576--3596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804262v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the 3D Microstructure of a Si-Based Electrode for Li-Ion Batteries Investigated by FIB/SEM Tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial stability and electrochemical behavior of Li/LiFePO 4 batteries using novel soft and weakly adhesive photo-ionogel electrolytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Tranchot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">D. Aidoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Idrissi</w:t>
+                <w:t xml:space="preserve">D. Guy-Bouyssou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 330, pp.92 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.08.141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538017v1</w:t>
+                <w:t xml:space="preserve">hal-01598110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial stability and electrochemical behavior of Li/LiFePO 4 batteries using novel soft and weakly adhesive photo-ionogel electrolytes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Guy-Bouyssou</w:t>
+                <w:t xml:space="preserve">Evolution of the 3D Microstructure of a Si-Based Electrode for Li-Ion Batteries Investigated by FIB/SEM Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Alix Tranchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Bideau</w:t>
+                <w:t xml:space="preserve">Hassane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (8), pp.A1550--A1559</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598110v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the pulverization of LaNi5-based alloys with different Co contents from electrochemical acoustic emission measurements</w:t>
               </w:r>
@@ -2182,51 +2182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2312,51 +2312,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-X. Thivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Reyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2675,51 +2675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of the volume change and cracking of a MgTi hydride electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2805,51 +2805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2921,51 +2921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ti and Al on the pulverization resistance of MgNi-based metal hydride electrodes evaluated by acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation of the volume change and pulverization of hydride materials for Ni-MH batteries by concomitant generated force and acoustic emission measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3145,51 +3145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the decrepitation mechanism of MgNi and LaNi5-based electrodes studied by in situ acoustic emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3319,51 +3319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3399,303 +3399,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Characterization of Electronic and Ionic Limitations to Power Performance of Composite Electrodes Toward Ultra-High Surface Capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+                <w:t xml:space="preserve">In situ study of the degradation phenomena induced by lithiation/delithiation cycle of a composite Si-based anode by the mean of X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tran Van</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMLB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412785v1</w:t>
+                <w:t xml:space="preserve">hal-01538198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the degradation phenomena induced by lithiation/delithiation cycle of a composite Si-based anode by the mean of X-ray tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Maire</w:t>
+                <w:t xml:space="preserve">Multi-Scale Characterization of Electronic and Ionic Limitations to Power Performance of Composite Electrodes Toward Ultra-High Surface Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roue</w:t>
+                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IMLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538198v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi scale tomography of materials for Li‐ion battery electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3703,51 +3703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4089,51 +4089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92723A9B"/>
+    <w:nsid w:val="1B2A9609"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-etiemble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-1830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00325899251380923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dassonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Der Loughian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137415v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1221908jes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11020249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karkar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vanpeene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besnard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538017v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tranchot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aidoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy-Bouyssou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tranchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran-Van" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TS6TBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.082" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCKFTCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNC6J435-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roue" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-etiemble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-1830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00325899251380923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dassonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Der Loughian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137415v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1221908jes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11020249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karkar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vanpeene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aidoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy-Bouyssou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.141" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tranchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tranchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran-Van" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TS6TBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.082" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCKFTCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNC6J435-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>