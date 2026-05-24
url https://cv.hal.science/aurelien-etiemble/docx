--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -979,295 +979,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Facile and Very Effective Method to Enhance the Mechanical Strength and the Cyclability of Si-Based Electrodes for Li-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+                <w:t xml:space="preserve">C. Marichy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">V. Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Jaurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (6), pp.1701787. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201701787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665952v1</w:t>
+                <w:t xml:space="preserve">hal-01597112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffusion of electrolyte species in model battery electrodes using Magic Angle Spinning and Pulsed Field Gradient Nuclear Magnetic Resonance</w:t>
+                <w:t xml:space="preserve">A Facile and Very Effective Method to Enhance the Mechanical Strength and the Cyclability of Si-Based Electrodes for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacris Jeru Tambio</w:t>
+                <w:t xml:space="preserve">Lionel Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Deschamps</w:t>
+                <w:t xml:space="preserve">Driss Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Lionel Karkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 362, pp.315 - 322. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (6), pp.1701787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201701787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623103v1</w:t>
+                <w:t xml:space="preserve">hal-01665952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ X-ray tomographic study of the morphological changes of a Si/C paper anode for Li-ion batteries</w:t>
               </w:r>
@@ -1498,161 +1498,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of BN membranes containing high density of cylindrical pores using an elegant approach</w:t>
+                <w:t xml:space="preserve">Self-diffusion of electrolyte species in model battery electrodes using Magic Angle Spinning and Pulsed Field Gradient Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichy</w:t>
+                <w:t xml:space="preserve">Sacris Jeru Tambio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Salles</w:t>
+                <w:t xml:space="preserve">Michael Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Jaurand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Vincent Sarou-Kanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (34), pp.20709 - 20715. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 362, pp.315 - 322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7ra03808a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597112v1</w:t>
+                <w:t xml:space="preserve">hal-01623103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Zr-Cu-Ag thin film metallic glass deposed by magnetron PVD sputtering for antibacterial applications</w:t>
               </w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (7), pp.3576--3596</w:t>
@@ -2057,51 +2057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tranchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2531,256 +2531,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D morphological analysis of copper foams as current collectors for Li-ion batteries by means of X-ray tomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E Maire</w:t>
+                <w:t xml:space="preserve">In situ monitoring of the volume change and cracking of a MgTi hydride electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (19), pp.10169-10174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.04.135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538032v1</w:t>
+                <w:t xml:space="preserve">hal-01808073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of the volume change and cracking of a MgTi hydride electrode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Etiemble</w:t>
+                <w:t xml:space="preserve">3D morphological analysis of copper foams as current collectors for Li-ion batteries by means of X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Reyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 187, pp.1--8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01808073v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pd addition on the electrochemical performance of Mg-Ni-Ti-Al-based metal hydride for Ni-MH batteries</w:t>
               </w:r>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">233rd ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Seattle, WA, United States</w:t>
@@ -3399,403 +3399,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the degradation phenomena induced by lithiation/delithiation cycle of a composite Si-based anode by the mean of X-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Scale Characterization of Electronic and Ionic Limitations to Power Performance of Composite Electrodes Toward Ultra-High Surface Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Vanpeene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Etiemble</w:t>
+                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Roue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Tran Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+              <w:t xml:space="preserve">IMLB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538198v1</w:t>
+                <w:t xml:space="preserve">hal-01412785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Scale Characterization of Electronic and Ionic Limitations to Power Performance of Composite Electrodes Toward Ultra-High Surface Capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lestriez</w:t>
+                <w:t xml:space="preserve">Multi scale tomography of materials for Li‐ion battery electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Besnard</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Roiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jimenez-Manero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMLB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.5119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412785v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi scale tomography of materials for Li‐ion battery electrodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ study of the degradation phenomena induced by lithiation/delithiation cycle of a composite Si-based anode by the mean of X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucian Roiban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Vanpeene</w:t>
+                <w:t xml:space="preserve">Lionel Roue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microscopy Congress 2016: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065956v1</w:t>
+                <w:t xml:space="preserve">hal-01538198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the dielectric spectroscopy to the multiscale study of the electrode materials</w:t>
               </w:r>
@@ -3820,51 +3820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lestriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dubrunfaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3932,64 +3932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Etiemble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Badot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4381,51 +4381,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B2A9609"/>
+    <w:nsid w:val="F148F2E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4612,51 +4612,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-etiemble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-1830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00325899251380923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dassonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Der Loughian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137415v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1221908jes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11020249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665952v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karkar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701787" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vanpeene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aidoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy-Bouyssou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.141" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tranchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tranchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran-Van" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538032v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.135" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TS6TBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.082" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCKFTCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNC6J435-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538198v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roue" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065956v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5119" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-etiemble" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3036-1830" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Lacorne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Etiemble" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boulnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Faye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00325899251380923" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484838v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etiemble" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dassonneville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Der Loughian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.156908" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borges" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.11.078" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137415v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Valentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.1221908jes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814016v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alethea Liens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Etiemble" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rivory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Balvay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pelletier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11020249" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Pierson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.10.057" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597112v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Salles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jaurand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra03808a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hernandez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mazouzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karkar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201701787" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538190v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vanpeene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etiemble" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rou&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01659666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Panabiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Badot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubrunfaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lestriez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b12204" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacris Jeru Tambio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.07.010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804262v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apreutesei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.12.259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538013v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Besnard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Adrien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598110v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aidoud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guy-Bouyssou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bideau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.08.141" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tranchot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Idrissi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804738v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rou&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.09.171" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tranchot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X. Thivel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2014.12.126" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538455v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Besnard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran-Van" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gautier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.030" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.04.135" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyter" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousselot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Guo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.03.080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TS6TBFR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.10.082" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZCKFTCF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813662v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2011.01.098" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TNC6J435-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besnard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412785v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jimenez-Manero" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran Van" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Roiban" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vanpeene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5119" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430240v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01239474v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Badot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127031v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ISAL0108" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>