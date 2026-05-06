--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -2565,277 +2565,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards tritium measurements in W based on ps-LIBS diagnostics</w:t>
+                <w:t xml:space="preserve">Ps-LIBS diagnostics for tritium measurements in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOFT 30</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">PSI 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104917v1</w:t>
+                <w:t xml:space="preserve">hal-02104893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ps-LIBS diagnostics for tritium measurements in W</w:t>
+                <w:t xml:space="preserve">Towards tritium measurements in W based on ps-LIBS diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bultel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenacer Benyagoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSI 23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Princeton, United States</w:t>
+              <w:t xml:space="preserve">SOFT 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Giardini Naxos, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104893v1</w:t>
+                <w:t xml:space="preserve">hal-02104917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3434,368 +3434,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
+                <w:t xml:space="preserve">Study of the 777 nm Lines Profile of Atomic Oxygen Using Laser-Induced Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Dimitrijevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevica Djurovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Mijatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
+              <w:t xml:space="preserve">SCSLSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vrdnik, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011824v1</w:t>
+                <w:t xml:space="preserve">hal-03011322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of double pulse laser- induced plasmas on Aluminum and Tungsten targets</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de plasmas induits par impulsion laser en régime de double impulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMSLIBS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">CAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314860v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the 777 nm Lines Profile of Atomic Oxygen Using Laser-Induced Plasmas</w:t>
+                <w:t xml:space="preserve">Experimental characterization of double pulse laser- induced plasmas on Aluminum and Tungsten targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Dimitrijevic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bultel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCSLSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vrdnik, Serbia</w:t>
+              <w:t xml:space="preserve">EMSLIBS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brno, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011322v1</w:t>
+                <w:t xml:space="preserve">hal-02314860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of double pulse laser-induced plasmas</w:t>
               </w:r>
@@ -4315,51 +4315,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B37A17C1"/>
+    <w:nsid w:val="8822C042"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4546,51 +4546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-favre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4209-0481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260934534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#8217;hermite" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.223" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104917v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104893v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyagoub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mijatovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011824v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03972249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-favre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4209-0481" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260934534" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459258v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Favre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hoblos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gibouin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2025.12.045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bultel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lesage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109222" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04830381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Abad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Berjaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2024.107082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193595v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107222" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Payet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154924" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507588v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Lamine Sankhe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bruno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad2826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sirven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#8217;hermite" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlastec.2022.107913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011273v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2020.106011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112364" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058530v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benyagoub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.03.079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314867v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. -&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Benredjem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/jitipee.v5i2.223" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Morel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bultel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065912v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Benredjem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-&#220; Lydia Tchang-Brillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Diez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Benyagoub" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104917v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194211v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011314v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benyagoub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314863v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevica Djurovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Mijatovic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011322v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Dimitrijevic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011824v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314860v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011336v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011829v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03972249v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022NORMR067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>