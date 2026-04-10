--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -106,248 +106,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical models based on decision hypergraphs for designing a storage cabinet</w:t>
+                <w:t xml:space="preserve">Generic Machine-Learning-Augmented Beam Search for Resource-Constrained Shortest Path reformulations of Combinatorial Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Marques</w:t>
+                <w:t xml:space="preserve">Fulin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.09.022⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303041v3</w:t>
+                <w:t xml:space="preserve">hal-05176251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Machine-Learning-Augmented Beam Search for Resource-Constrained Shortest Path reformulations of Combinatorial Optimization Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulin Yan</w:t>
+                <w:t xml:space="preserve">Mathematical models based on decision hypergraphs for designing a storage cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176251v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303041v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Approximation Model for the Electric Vehicle Fleet Sizing Problem</w:t>
               </w:r>
@@ -1512,925 +1512,925 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formulation bi-niveaux pour un problem d'expansion de réseau stochastique avec contrainte de fiabilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Blanchot</w:t>
+                <w:t xml:space="preserve">Enhancing Beam Search with Machine Learning for Resource-Constrained Shortest Path Reformulation of Combinatorial Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Ruiz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">CPAIOR 2025 - 22nd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595441v1</w:t>
+                <w:t xml:space="preserve">hal-05573548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic for the Multi-period Electric Vehicle Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Catalina Echeverri</w:t>
+                <w:t xml:space="preserve">Une formulation bi-niveaux pour un problem d'expansion de réseau stochastique avec contrainte de fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cartagena de Indias, Colombia</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279106v1</w:t>
+                <w:t xml:space="preserve">hal-03595441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A matheuristic algorithm to solve the electric vehicle routing problem with capacitated charging stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A matheuristic for the Multi-period Electric Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Catalina Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynchroTrans 2019 - 2nd International Workshop on Synchronisation in Transport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">13th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373191v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-period electric vehicle routing problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A matheuristic algorithm to solve the electric vehicle routing problem with capacitated charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Jabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">SynchroTrans 2019 - 2nd International Workshop on Synchronisation in Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716684v1</w:t>
+                <w:t xml:space="preserve">hal-02373191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multi-period electric vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Catalina Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2018, Lorient France</w:t>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716683v1</w:t>
+                <w:t xml:space="preserve">hal-01716684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling charging operations for electric vehicles while minimizing battery degradation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Neron</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Jabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932618v1</w:t>
+                <w:t xml:space="preserve">hal-01716683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and solving the electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling charging operations for electric vehicles while minimizing battery degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Catalina Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODYSSEUS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">INFORMS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814645v1</w:t>
+                <w:t xml:space="preserve">hal-01932618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electric vehicle routing problem with partial charge, nonlinear charging function, and capacitated charging stations</w:t>
+                <w:t xml:space="preserve">Modeling and solving the electric vehicle routing problem with nonlinear charging functions and capacitated charging stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Jabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Laporte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ola Jabali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ODYSSEUS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500604v1</w:t>
+                <w:t xml:space="preserve">hal-01814645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-and-check approach to solve a short-term maintenance scheduling problem faced by the onshore wind industry</w:t>
               </w:r>
@@ -2531,148 +2531,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t>
+                <w:t xml:space="preserve">The electric vehicle routing problem with partial charge, nonlinear charging function, and capacitated charging stations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Jabali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t>
+              <w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277643v1</w:t>
+                <w:t xml:space="preserve">hal-01500604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t>
               </w:r>
@@ -2773,561 +2760,682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t>
+                <w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527889v1</w:t>
+                <w:t xml:space="preserve">hal-01277643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set packing approach for scheduling passenger train drivers: the French experience</w:t>
+                <w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RailTokyo2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ROADEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138067v1</w:t>
+                <w:t xml:space="preserve">hal-01179360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAISANCE : A tool for scheduling trains drivers for French railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport (CASPT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179360v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAISANCE : A tool for scheduling trains drivers for French railways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A set packing approach for scheduling passenger train drivers: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport (CASPT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RailTokyo2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179440v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planification du service des agents de conduite de trains commerciaux de passagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3337,169 +3445,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bucket Graph Meta-Solver for the Resource Constrained Shortest Path Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruslan Sadykov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Uchoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Pessoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teobaldo Bulhoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving a stochastic generation and transmission expansion planning problem with a “Loss Of Load Expectation” reliability criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3534,65 +3642,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957750v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3739,51 +3847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303041v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clautiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05176251v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107339" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362876v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Naoum-Sawaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-024-02141-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010250v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongqian Liang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286135v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanchot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287769v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Sadykov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496381v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595441v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05486295v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Uchoa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Pessoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Bulhoes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957750v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05176251v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clautiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303041v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362876v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Naoum-Sawaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-024-02141-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010250v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongqian Liang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286135v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanchot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287769v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Sadykov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496381v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05573548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05486295v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Uchoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Pessoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Bulhoes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957750v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>