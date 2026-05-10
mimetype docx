--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -106,248 +106,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Machine-Learning-Augmented Beam Search for Resource-Constrained Shortest Path reformulations of Combinatorial Optimization Problems</w:t>
+                <w:t xml:space="preserve">Mathematical models based on decision hypergraphs for designing a storage cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulin Yan</w:t>
+                <w:t xml:space="preserve">Luis Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107339⟩</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176251v3</w:t>
+                <w:t xml:space="preserve">hal-04303041v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical models based on decision hypergraphs for designing a storage cabinet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generic Machine-Learning-Augmented Beam Search for Resource-Constrained Shortest Path reformulations of Combinatorial Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Clautiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Marques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Froger</w:t>
+                <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2025.107339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303041v3</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Approximation Model for the Electric Vehicle Fleet Sizing Problem</w:t>
               </w:r>
@@ -1552,90 +1552,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Beam Search with Machine Learning for Resource-Constrained Shortest Path Reformulation of Combinatorial Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fulin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Clautiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Albar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPAIOR 2025 - 22nd International Conference on the Integration of Constraint Programming, Artificial Intelligence, and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2639,51 +2639,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t>
+                <w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
@@ -2714,97 +2714,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.756 - 766</w:t>
+              <w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326041v1</w:t>
+                <w:t xml:space="preserve">hal-01277643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la planification de la maintenance de parcs éoliens</w:t>
+                <w:t xml:space="preserve">A branch-and-check approach to solve a wind turbine maintenance scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
@@ -2835,561 +2835,561 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17 congrès annuel de la Société française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiegne, France</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Combinatorial Optimization (ISCO 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Vietri sul Mare, Italy. pp.756 - 766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01277643v1</w:t>
+                <w:t xml:space="preserve">hal-01326041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t>
+                <w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179360v1</w:t>
+                <w:t xml:space="preserve">hal-02527889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAISANCE : A tool for scheduling trains drivers for French railways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A set packing approach for scheduling passenger train drivers: the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport (CASPT 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">RailTokyo2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179440v1</w:t>
+                <w:t xml:space="preserve">hal-01138067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set packing approach for scheduling passenger train drivers: the French experience</w:t>
+                <w:t xml:space="preserve">Planification de la maintenance d’équipements de production d’électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guyon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge E. Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RailTokyo2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">ROADEF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138067v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MIP Model and Several Approaches to Schedule Maintenance in Wind Farms on a Short-term Horizon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAISANCE : A tool for scheduling trains drivers for French railways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Gendreau</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Martin Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORS/INFORMS2015 – Joint international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Advanced Systems in Public Transport (CASPT 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527889v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification du service des agents de conduite de trains commerciaux de passagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3847,51 +3847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05176251v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Yan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clautiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303041v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.022" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362876v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Naoum-Sawaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-024-02141-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010250v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongqian Liang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286135v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanchot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287769v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Sadykov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496381v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05573548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05486295v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Uchoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Pessoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Bulhoes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957750v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04303041v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Marques" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clautiaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Froger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.09.022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05176251v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulin Yan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Albar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107339" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362876v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brais Gonz&#225;lez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Jabali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Naoum-Sawaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-024-02141-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010250v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Ren" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gongqian Liang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.05.031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286135v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blanchot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Detienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287769v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruslan Sadykov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.012" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386167v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Laporte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2021.1111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496381v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas D Kullman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mendoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin C. Goodson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2020.1035" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824004v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Martin Rousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-017-0513-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2017.07.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.08.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05573548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279106v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Catalina Echeverri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373191v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932618v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814645v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277643v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02527889v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179440v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05486295v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Uchoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Pessoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teobaldo Bulhoes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03957750v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>