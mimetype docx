--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -696,256 +696,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déployer les lisières</w:t>
+                <w:t xml:space="preserve">Usage des oxymores et pratique des lisières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153 (2), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.153.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017550v1</w:t>
+                <w:t xml:space="preserve">hal-03695478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récolter et cueillir</w:t>
+                <w:t xml:space="preserve">Déployer les lisières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Billebaude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cueillir, 12</w:t>
+              <w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017590v1</w:t>
+                <w:t xml:space="preserve">hal-04017550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage des oxymores et pratique des lisières</w:t>
+                <w:t xml:space="preserve">Récolter et cueillir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Billebaude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cueillir, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph1.153.0025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695478v1</w:t>
+                <w:t xml:space="preserve">hal-04017590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des lois agronomiques à l’enquête agroécologique. Esquisse d’une épistémologie de la variation dans les agroécosystèmes</w:t>
               </w:r>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jardins de l'Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1896,51 +1896,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du béton au jardin, une aventure écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,51 +3002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43B58514"/>
+    <w:nsid w:val="A54914BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +3233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-gabriel-cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3330-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263870553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gabriel Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stiegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sternberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.047.0164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sourisseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017590v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417490v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;mon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Jouvancourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wallace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liebman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrick Wallace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom van Dooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K. Le Guin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hughes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shepard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liebenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-gabriel-cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3330-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263870553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gabriel Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stiegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sternberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.047.0164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sourisseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417490v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;mon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Jouvancourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wallace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liebman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrick Wallace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom van Dooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K. Le Guin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hughes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shepard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liebenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>