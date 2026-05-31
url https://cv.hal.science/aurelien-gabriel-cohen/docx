--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -1,2947 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2895 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Gabriel Cohen </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en géographie environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">aurelien-gabriel-cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3330-9990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263870553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=PZnX-DMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ancien élève de l'École Normale Supérieure de Lyon, je suis chercheur en philosophie des sciences et en géographie environnementale, docteur en géographie de l'Université Paris Cité et membre du LADYSS. Je participe au collectif de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis sa création en 2018 et en tant qu'éditeur associé depuis 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur le problème des régimes de précarité en agriculture, dans leurs dimensions ontologiques, épistémologiques et économico-politiques. Ces travaux s'inscrivent dans une perspective d'écologie politique interdisciplinaire, proche des humanités environnementales et plus particulièrement de la géographie environnementale, de l'histoire des sciences et des techniques ainsi que de la philosophie pragmatiste de terrain. Dans ce cadre, je m'intéresse plus particulièrement à l'épistémologie et à l'histoire de l'agronomie et de la modernisation agricole, notamment dans leurs liens avec la rationalité néolibérale et entrepreneuriale, ainsi qu'aux implications philosophiques et politiques des pratiques agroécologiques radicales, et en particulier de la permaculture, de l'agroforesterie et de la viticulture naturelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sans les vivants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris Cité, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023UNIP7275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04335070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’improbable et l’imprévu : à propos des centrales nucléaires en temps de guerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, En ligne, https://www.terrestres.org/2022/03/24/guerre-et-nucleaire-a-propos-des-centrales-nucleaires-en-temps-de-guerre/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire face aux experts, néolibéralisme et pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Stiegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poète des êtres et des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrestres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vivants, des vins - aux frontières du sensible et de l’écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Sternberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecorev' - Revue critique d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (47), pp.164-171. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecorev.047.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des oxymores et pratique des lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153 (2), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/caph1.153.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déployer les lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers COSTECH - Cahiers Connaissance, organisation et systèmes techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récolter et cueillir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Billebaude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Cueillir, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lois agronomiques à l’enquête agroécologique. Esquisse d’une épistémologie de la variation dans les agroécosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Revenir à la terre ?, 33, pp.51-72. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vivants, des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Foyer; Aurélie Chauné; Valérie Boisvert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les esprits scientifiques : savoirs et croyances dans les agricultures alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA, pp.285-320, 2022, 978-2-37747-309-0. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.27192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417490v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation et décisions épistémologiques au tournant de la modernisation agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margot Lyautey; Léna Humbert; Christophe Bonneuil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des modernisations agricoles au XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-231, 2021, 9782753580886</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie sans les vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Atelier 6 du LADYSS "Spatialité des Vivants, du geste intime aux façonnages collectifs des milieux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS; Université Paris Cité, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arts de l'attention et techniques du soin dans les agroécologies contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Gouverner le « progrès » et ses dégâts (1810-2016). Histoire et sciences sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EHESS, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter au-delà de l'humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologiser la société, matérialiser le politique : mouvements sociaux et transitions vers la durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR SYMBIOS; Maison Interuniversitaire des Sciences de l’Homme d’Alsace, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachment to the land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Conference Environmental Humanities and New Materialisms: The Ethics of Decolonizing Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Materialism: Networking European Scholarship on ‘How Matter Comes to Matter’; European Cooperation in Science and Technology (COST) Action IS1307; LADYSS; UNESCO, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expliquer et prescrire : épistémologie historique des relations entre sciences agronomiques et modernisation agricole en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une autre histoire des modernisations agricoles au XXème siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAK; CNRS; EHESS; AHPNE, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jardins de l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du côté des jardins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MNHN, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail agricole à l'Anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail aujourd’hui ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences Humaines et Sociales de Tunis; Unité de recherche - Penser la rationnalité, Nov 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture et le problème de l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Congrès Mondial d'Agroforesterie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du béton au jardin, une aventure écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rémon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syndicat des Eaux d'Île-de-France; DSAA Alternatives Urbaines. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vivants, des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Génie des délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pandémie et le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre De Jouvancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Covid-19 et les circuits du Capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Liebman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrick Wallace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes des escargots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thom van Dooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie de la Fiction-Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula K. Le Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la catastrophe planétaire est notre boulot quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Message de la part des autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Shepard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de la science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Liebenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gabriel Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3002,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A54914BC"/>
+    <w:nsid w:val="B7F87286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-gabriel-cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3330-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263870553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335070v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gabriel Cohen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633258v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bossard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stiegler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sternberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.047.0164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695478v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sourisseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578322v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6989" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417490v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27192" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022086v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046068v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046124v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022151v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046675v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;mon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046121v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;nard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Jouvancourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wallace" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liebman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chaves" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrick Wallace" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046131v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom van Dooren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K. Le Guin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hughes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046140v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shepard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046148v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liebenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-gabriel-cohen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3330-9990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263870553" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=PZnX-DMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04335070v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gabriel Cohen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UNIP7275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633258v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stiegler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046245v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sternberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecorev.047.0164" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.153.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017550v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sourisseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017590v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6989" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417490v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.27192" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022086v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6532/histoire-des-modernisations-agricoles-au-xxe-siecle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046068v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046041v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;mon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046115v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie B&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Saha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Jouvancourt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046212v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wallace" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Liebman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Chaves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrick Wallace" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046131v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom van Dooren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula K. Le Guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Hughes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046140v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Shepard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morizot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Liebenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>