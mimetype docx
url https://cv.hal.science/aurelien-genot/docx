--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -1389,51 +1389,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1777,471 +1777,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame dynamics under methane injection modulations in a transcritical coaxial flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bouton</w:t>
+                <w:t xml:space="preserve">Dynamics of acoustically-induced boundary-layer flashbacks in a dump combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750050v1</w:t>
+                <w:t xml:space="preserve">hal-05284825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Acoustic Field in a Two-Phase Ramjet: Numerical Simulation and Acoustic Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwin Bekaert</w:t>
+                <w:t xml:space="preserve">Flame dynamics under methane injection modulations in a transcritical coaxial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiSST: 3rd International Conference on High-Speed Vehicle Science Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Space Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616255v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-order model for the control of thermoacoustic instabilities in a dump combustor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Sarotte</w:t>
+                <w:t xml:space="preserve">Longitudinal Acoustic Field in a Two-Phase Ramjet: Numerical Simulation and Acoustic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Theilliol</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia, SoTiC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">HiSST: 3rd International Conference on High-Speed Vehicle Science Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600500v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for acoustic induced aluminum combustion fluctuations in solid rocket motors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A reduced-order model for the control of thermoacoustic instabilities in a dump combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sarotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Propulsion and Energy Forum 2018 Joint Propulsion Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia, SoTiC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871458v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An analytical model for acoustic induced aluminum combustion fluctuations in solid rocket motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIAA Propulsion and Energy Forum 2018 Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-4788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical analysis of aluminum droplet combustion driven instabilities in solid rocket motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2260,554 +2368,847 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2017-64⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aéroacoustique, Cours et exercices corrigés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scaling laws for flame dynamics in periodic porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Zirwes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Trimis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-one-dimensional critical-throat acoustic boundary condition for thermally choked dual-mode ramjet nozzles</w:t>
+                <w:t xml:space="preserve">Thermoacoustic instabilities linear study of a canonical thermally choked-flow nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05197093v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion dynamics of a dual-inlet side-dump ramjet combustor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+                <w:t xml:space="preserve">A quasi-one-dimensional critical-throat acoustic boundary condition for thermally choked dual-mode ramjet nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Pichon</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Étienne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239774v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combustion dynamics of a dual-inlet side-dump ramjet combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of Imposed Thermal Profiles onFlame Dynamics in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas Stein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Zirwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion instabilities in propulsion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reactive fluid environment. INP DE TOULOUSE, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05561774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2954,51 +3355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=5zwXatsAAAAJ&amp;amp;hl=fr&amp;amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Genot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Genot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirschberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gandilhon-Gounelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B37437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;din" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bekaert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Pichon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4788" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-64" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368587v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Russo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zirwes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T Stein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Trimis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roncen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas Stein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=5zwXatsAAAAJ&amp;amp;hl=fr&amp;amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Genot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Genot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirschberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gandilhon-Gounelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B37437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;din" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bekaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4788" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-64" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368587v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Russo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zirwes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T Stein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Trimis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roncen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas Stein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>