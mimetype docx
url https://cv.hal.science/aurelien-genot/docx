--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -642,1796 +642,1939 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional flame subject to periodic and sinusoidal motion : frequency domain analysis and flame-motion contribution to combustion instability</w:t>
+                <w:t xml:space="preserve">On the linear aeroacoustic response of a thermally-choked-flow nozzle to acoustic and entropy plane waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Genot</w:t>
+                <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
+                <w:t xml:space="preserve">Jean-Étienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+                <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 279, pp.114285. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 626, pp.119619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2025.119619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139961v1</w:t>
+                <w:t xml:space="preserve">hal-05590357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the critical-throat boundary condition in quasi-one-dimensional linearised-Euler equation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A quasi-one-dimensional critical-throat acoustic boundary condition for thermally choked dual-mode ramjet nozzles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Étienne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avraham Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (80)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329970v1</w:t>
+                <w:t xml:space="preserve">hal-05197093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-eddy simulation analysis of turbulent flame periodic flashbacks in a backward-facing step (BFS) combustor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">One-dimensional flame subject to periodic and sinusoidal motion : frequency domain analysis and flame-motion contribution to combustion instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 280, pp.114335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114335⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 279, pp.114285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240070v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the invariance of flame-motion-induced variations of the generalized disturbance energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
+                <w:t xml:space="preserve">On the critical-throat boundary condition in quasi-one-dimensional linearised-Euler equation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Olivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Gandilhon-Gounelle</w:t>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+                <w:t xml:space="preserve">Avraham Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 251, pp.112711. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1019, pp.A4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294632v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model for Acoustic Induced Aluminum Combustion Fluctuations in Solid Rocket Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Large-eddy simulation analysis of turbulent flame periodic flashbacks in a backward-facing step (BFS) combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.B37437⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 280, pp.114335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530593v1</w:t>
+                <w:t xml:space="preserve">hal-05240070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the invariance of flame-motion-induced variations of the generalized disturbance energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Gandilhon-Gounelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 251, pp.112711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model for Acoustic Induced Aluminum Combustion Fluctuations in Solid Rocket Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Propulsion and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (4), pp.720-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.B37437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermo-acoustic instabilities driven by fuel droplet lifetime oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound generation by entropy inhomogeneities in a thermally choked flow nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on High-Speed Vehicle Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEAS, Sep 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of acoustically-induced boundary-layer flashbacks in a dump combustor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental analysis of a transcritical LOx/CH 4 swirl flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​ (ICDERS 2025)</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems - 30th ICDERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347210v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a transcritical LOx/CH 4 swirl flame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fdida</w:t>
+                <w:t xml:space="preserve">Dynamics of acoustically-induced boundary-layer flashbacks in a dump combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boulal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mura</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems - 30th ICDERS</w:t>
+              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333250v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of acoustically-induced boundary-layer flashbacks in a dump combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Flame dynamics under methane injection modulations in a transcritical coaxial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mura</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Colloquium on the Dynamics of Explosions and Reactive Systems​</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Space Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284825v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame dynamics under methane injection modulations in a transcritical coaxial flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Longitudinal Acoustic Field in a Two-Phase Ramjet: Numerical Simulation and Acoustic Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">HiSST: 3rd International Conference on High-Speed Vehicle Science Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04750050v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Acoustic Field in a Two-Phase Ramjet: Numerical Simulation and Acoustic Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A reduced-order model for the control of thermoacoustic instabilities in a dump combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sarotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Theilliol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiSST: 3rd International Conference on High-Speed Vehicle Science Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia, SoTiC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616255v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced-order model for the control of thermoacoustic instabilities in a dump combustor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An analytical model for acoustic induced aluminum combustion fluctuations in solid rocket motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Theilliol</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stany Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Thermoacoustics in Combustion: Industry meets Academia, SoTiC 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA Propulsion and Energy Forum 2018 Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2018-4788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600500v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical model for acoustic induced aluminum combustion fluctuations in solid rocket motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A numerical analysis of aluminum droplet combustion driven instabilities in solid rocket motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stany Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Milan, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13009/EUCASS2017-64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2441,95 +2584,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroacoustique, Cours et exercices corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2539,568 +2682,576 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling laws for flame dynamics in periodic porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorsten Zirwes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver T Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimosthenis Trimis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368587v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoacoustic instabilities linear study of a canonical thermally choked-flow nozzle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Etienne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Piot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-one-dimensional critical-throat acoustic boundary condition for thermally choked dual-mode ramjet nozzles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional indirect entropy noise in a thermally choked-flow nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chédin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05197093v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion dynamics of a dual-inlet side-dump ramjet combustor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Boulal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05239774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Imposed Thermal Profiles onFlame Dynamics in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Roncen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Zirwes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3110,105 +3261,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion instabilities in propulsion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Genot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Reactive fluid environment. INP DE TOULOUSE, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05561774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3355,51 +3506,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=5zwXatsAAAAJ&amp;amp;hl=fr&amp;amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139961v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Genot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329970v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Genot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirschberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10568" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240070v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294632v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gandilhon-Gounelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B37437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448459v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;din" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750050v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616255v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bekaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Pichon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourny" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarotte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4788" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-64" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368587v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Russo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zirwes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T Stein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Trimis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197093v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239774v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850697v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roncen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas Stein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=5zwXatsAAAAJ&amp;amp;hl=fr&amp;amp;oi=ao" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590357v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Genot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#201;tienne Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Hirschberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119619" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197093v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Genot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329970v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirschberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10568" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114335" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gandilhon-Gounelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112711" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stany Gallier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B37437" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.108" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448459v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ch&#233;din" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616255v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Bekaert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Pichon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600500v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sarotte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4788" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-64" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368587v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Russo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zirwes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T Stein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimosthenis Trimis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577111v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239774v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850697v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Roncen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas Stein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05561774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>