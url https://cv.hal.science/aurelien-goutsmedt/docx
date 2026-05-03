--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -66,1963 +66,1963 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economists, Economic Knowledge, and Central Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083645v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Sentence at a Time: A Quantitative History of Rationality in Economic Thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticizing the Lucas Critique: Macroeconometricians’ Response to Robert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Pinzon-Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01364814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BCE face à ses monstres : les transformations du cadrage de la stabilité des prix (1998-2023)</w:t>
+                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Fontan</w:t>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fas.2025.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337692v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04518367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
+                <w:t xml:space="preserve">La BCE face à ses monstres : les transformations du cadrage de la stabilité des prix (1998-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Sergi</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518367v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not a steamroller, a 3D process: Scientization at the Bank of England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/fas.2025.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267004v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To change or not to change The evolution of forecasting models at the Bank of England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1350178X.2024.2303113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181871v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling intervention: Barbara Bergmann’s micro-to-macro simulation projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Chassonnery-Zaïgouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09672567.2024.2433971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and Computational Approaches in the Social Studies of Economics</w:t>
+                <w:t xml:space="preserve">The ECB and the inflation monsters: strategic framing and the responsibility imperative (1998-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Herfeld</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.15799⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501763.2023.2281583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250536v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECB and the inflation monsters: strategic framing and the responsibility imperative (1998-2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Six Decades of Economic Research at the Bank of England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13501763.2023.2281583⟩</w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/00182702-10956544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04181849v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Decades of Economic Research at the Bank of England</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantitative and Computational Approaches in the Social Studies of Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Herfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/00182702-10956544⟩</w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.15799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03919394v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Independent European Macroeconomics? A History of European Macroeconomics through the Lens of the European Economic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.104559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2023.104559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium on Elisabeth Popp Berman's Thinking Like an Economist. How Efficiency Replace Equality in U.S. Public Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo Chassonnery-Zaigouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 13 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04270601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Phillips Curve Shaped Full Employment Policy in the 1970s: The Debates on the Humphrey-Hawkins Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (4), pp.619-653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00182702-9895846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Economics and the Early Years of the 'International Seminar on Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (4), pp.693-722. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.314.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Stagflation to the Great Inflation: Explaining the US economy of the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 131 (3), pp.557-582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.313.0239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agenda without a Plan. Robert E. Lucas’s Trajectory through the Public Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Guizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Economics as a Public Science, Part I: The Economist’s Ethos and Modes of Persuasion, 9 (2), pp.289-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/oeconomia.5605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reacting to the Lucas Critique: The Keynesians' Replies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Pinzón-Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (3), pp.535-556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1215/00182702-7551912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gordon and the Introduction of the Natural Rate Hypothesis in the Keynesian Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Economic Ideas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (3), pp.157-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/201806103008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988080v1</w:t>
-              </w:r>
-[...307 lines deleted...]
-                <w:t xml:space="preserve">halshs-01364814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2040,51 +2040,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scientization of Central Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,51 +2167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gordon and the introduction of the natural rate hypothesis in the Keynesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2304,77 +2304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reacting to the Lucas Critique: The Keynesians' Pragmatic Replies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Pinzón-Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2529,77 +2529,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticizing the Lucas Critique: Macroeconometricians' Response to Robert Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Pinzon-Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2983,51 +2983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337692v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208686v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2433971" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herfeld" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15799" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181849v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2023.2281583" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104559" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270601v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Chassonnery-Zaigouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878346v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9895846" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0239" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988080v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rubin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806103008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01806267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00909894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208686v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2433971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181849v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2023.2281583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herfeld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Chassonnery-Zaigouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9895846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rubin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806103008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01806267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00909894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>