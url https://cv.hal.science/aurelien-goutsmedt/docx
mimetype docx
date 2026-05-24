--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -100,272 +100,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economists, Economic Knowledge, and Central Banks</w:t>
+                <w:t xml:space="preserve">One Sentence at a Time: A Quantitative History of Rationality in Economic Thought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Acosta</w:t>
+                <w:t xml:space="preserve">Alexandre Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05083645v2</w:t>
+                <w:t xml:space="preserve">hal-05431080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Sentence at a Time: A Quantitative History of Rationality in Economic Thought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economists, Economic Knowledge, and Central Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delcey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Truc</w:t>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431080v1</w:t>
+                <w:t xml:space="preserve">hal-05083645v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticizing the Lucas Critique: Macroeconometricians’ Response to Robert Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Pinzon-Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -409,269 +409,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La BCE face à ses monstres : les transformations du cadrage de la stabilité des prix (1998-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Sergi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04518367v2</w:t>
+                <w:t xml:space="preserve">hal-05337692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La BCE face à ses monstres : les transformations du cadrage de la stabilité des prix (1998-2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Redefining scientization: Central banks between science and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Fontan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histoire Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fas.2025.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337692v1</w:t>
+                <w:t xml:space="preserve">hal-04518367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Not a steamroller, a 3D process: Scientization at the Bank of England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -705,103 +705,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To change or not to change The evolution of forecasting models at the Bank of England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cherrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -852,51 +852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling intervention: Barbara Bergmann’s micro-to-macro simulation projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cléo Chassonnery-Zaïgouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of the History of Economic Thought</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -924,563 +924,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ECB and the inflation monsters: strategic framing and the responsibility imperative (1998-2023)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Symposium on Elisabeth Popp Berman's Thinking Like an Economist. How Efficiency Replace Equality in U.S. Public Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Chassonnery-Zaigouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181849v2</w:t>
+                <w:t xml:space="preserve">hal-04270601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six Decades of Economic Research at the Bank of England</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Acosta</w:t>
+                <w:t xml:space="preserve">Quantitative and Computational Approaches in the Social Studies of Economics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Herfeld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of Political Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-40. </w:t>
+              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/00182702-10956544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/oeconomia.15799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919394v1</w:t>
+                <w:t xml:space="preserve">hal-04250536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and Computational Approaches in the Social Studies of Economics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The ECB and the inflation monsters: strategic framing and the responsibility imperative (1998-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Herfeld</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/oeconomia.15799⟩</w:t>
+              <w:t xml:space="preserve">Journal of European Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13501763.2023.2281583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250536v1</w:t>
+                <w:t xml:space="preserve">hal-04181849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Independent European Macroeconomics? A History of European Macroeconomics through the Lens of the European Economic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Six Decades of Economic Research at the Bank of England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fontan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Economic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.104559. </w:t>
+              <w:t xml:space="preserve">History of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), pp.1-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2023.104559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1215/00182702-10956544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04181833v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium on Elisabeth Popp Berman's Thinking Like an Economist. How Efficiency Replace Equality in U.S. Public Policy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">An Independent European Macroeconomics? A History of European Macroeconomics through the Lens of the European Economic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Truc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.104559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2023.104559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270601v1</w:t>
+                <w:t xml:space="preserve">hal-04181833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Phillips Curve Shaped Full Employment Policy in the 1970s: The Debates on the Humphrey-Hawkins Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (4), pp.619-653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1514,77 +1514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Economics and the Early Years of the 'International Seminar on Macroeconomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (4), pp.693-722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Stagflation to the Great Inflation: Explaining the US economy of the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vol. 131 (3), pp.557-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1696,77 +1696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agenda without a Plan. Robert E. Lucas’s Trajectory through the Public Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Guizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Economics as a Public Science, Part I: The Economist’s Ethos and Modes of Persuasion, 9 (2), pp.289-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1800,90 +1800,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reacting to the Lucas Critique: The Keynesians' Replies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Pinzón-Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History of Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (3), pp.535-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1917,51 +1917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gordon and the Introduction of the Natural Rate Hypothesis in the Keynesian Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2040,64 +2040,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Scientization of Central Banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference of the European Society for the History of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for the History of Science (ESHS), Sep 2022, Brussels, Université Libre de Bruxelles (ULB), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2154,51 +2154,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gordon and the introduction of the natural rate hypothesis in the Keynesian framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulven Rubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,282 +2223,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stagflation and the crossroad in macroeconomics: the struggle between structural and New Classical macroeconometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thomas Sargent face à Robert Lucas : une autre ambition pour la Nouvelle Economie Classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01625188v1</w:t>
+                <w:t xml:space="preserve">halshs-01489232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reacting to the Lucas Critique: The Keynesians' Pragmatic Replies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stagflation and the crossroad in macroeconomics: the struggle between structural and New Classical macroeconometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01625169v1</w:t>
+                <w:t xml:space="preserve">halshs-01625188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Sargent face à Robert Lucas : une autre ambition pour la Nouvelle Economie Classique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reacting to the Lucas Critique: The Keynesians' Pragmatic Replies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Pinzón-Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sergi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01489232v1</w:t>
+                <w:t xml:space="preserve">halshs-01625169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Classical Explanation of the Stagflation: A Psychological Way of Thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2516,90 +2516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criticizing the Lucas Critique: Macroeconometricians' Response to Robert Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Pinzon-Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Sergi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2649,51 +2649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macroéconomistes et la stagflation : essais sur les transformations de la macroéconomie dans les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université Panthéon-Sorbonne - Paris I, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA01E031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2752,51 +2752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'axiomatique dans les preuves d'existence d'un équilibre général, chez Arrow et Debreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Goutsmedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2983,51 +2983,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431080v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208686v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2433971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181849v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2023.2281583" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250536v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herfeld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181833v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104559" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Chassonnery-Zaigouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9895846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rubin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806103008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625188v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489232v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01806267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00909894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431080v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delcey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Goutsmedt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Truc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083645v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sergi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Acosta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinzon-Fuchs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337692v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518367v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267004v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Claveau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fas.2025.8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181871v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cherrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1350178X.2024.2303113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208686v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Chassonnery-Za&#239;gouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672567.2024.2433971" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270601v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Chassonnery-Zaigouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250536v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.15799" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181849v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2023.2281583" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Cherrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-10956544" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2023.104559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878346v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-9895846" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.314.0089" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.313.0239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Guizzo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.5605" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Pinz&#243;n-Fuchs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00182702-7551912" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Rubin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201806103008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625188v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01806267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA01E031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00909894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>