--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -1703,161 +1703,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epidemiological analysis of reproductive performances and kitten mortality rates in 5,303 purebred queens of 45 different breeds and 28,065 kittens in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t>
+                <w:t xml:space="preserve">Aurélie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Desquilbet</w:t>
+                <w:t xml:space="preserve">M Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fani Hovhannessian</w:t>
+                <w:t xml:space="preserve">Fabien Corbiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Boogaerts</w:t>
+                <w:t xml:space="preserve">C Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 Suppl 2, pp.153-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.12844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017498v1</w:t>
+                <w:t xml:space="preserve">hal-01600879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive performance and pre-weaning mortality: Preliminary analysis of 27,221 purebred female dogs and 204,537 puppies in France.</w:t>
               </w:r>
@@ -1882,250 +1882,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 Suppl 2, pp.158-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/rda.12845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological analysis of reproductive performances and kitten mortality rates in 5,303 purebred queens of 45 different breeds and 28,065 kittens in France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fournier</w:t>
+                <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Masson</w:t>
+                <w:t xml:space="preserve">Fani Hovhannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Corbiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C Mariani</w:t>
+                <w:t xml:space="preserve">Cassandre Boogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 52 Suppl 2, pp.153-157. </w:t>
+              <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.12844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600879v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and artificial hyperimmune solutions: Impact on health in puppies.</w:t>
               </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,117 +2258,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy of guar gum-based ronidazole capsules as a treatment for Tritrichomonas foetus infection in cats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyf Eddine Makhlouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fani Hovhannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Boogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.177-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1098612X15621353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600903v1</w:t>
@@ -2892,307 +2892,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inadequate passive immune transfer in puppies: definition, risk factors and prevention in a large multi-breed kennel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Feugier</w:t>
+                <w:t xml:space="preserve">Risk factors of weaning diarrhea in puppies housed in breeding kennels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Grellet</w:t>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Gonnier</w:t>
+                <w:t xml:space="preserve">Coralie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Boogaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 116 (1-2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.05.001⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 117 (1), pp.260 - 265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631112v1</w:t>
+                <w:t xml:space="preserve">hal-02630626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors of weaning diarrhea in puppies housed in breeding kennels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grellet</w:t>
+                <w:t xml:space="preserve">Inadequate passive immune transfer in puppies: definition, risk factors and prevention in a large multi-breed kennel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cassandre Boogaerts</w:t>
+                <w:t xml:space="preserve">M Gonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 117 (1), pp.260 - 265. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 116 (1-2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630626v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Surveillance for Pantropic Canine Coronavirus</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Feugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,273 +3618,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the input of different steps of post-mortem examination in the diagnosis of bacterial infection in newborn dogs.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le petit poids de naissance comme facteur de risque de mortalité dans l’espèce canine - Identification de valeurs seuils par race.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guerard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.O Semin</w:t>
+                <w:t xml:space="preserve">C Saegerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Canine and Feline Reproduction (ISCFR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Symposium en ligne de l'AESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Visio conference, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884382v1</w:t>
+                <w:t xml:space="preserve">hal-04884080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit poids de naissance comme facteur de risque de mortalité dans l’espèce canine - Identification de valeurs seuils par race.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Mila</w:t>
+                <w:t xml:space="preserve">Evaluation of the input of different steps of post-mortem examination in the diagnosis of bacterial infection in newborn dogs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond-Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O Semin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chastant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en ligne de l'AESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Visio conference, Belgique</w:t>
+              <w:t xml:space="preserve">9th International Symposium on Canine and Feline Reproduction (ISCFR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884080v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la densité urinaire dans l'évaluation de la santé du chiot nouveau-né : étude prospective sur 347 chiots</w:t>
               </w:r>
@@ -3959,760 +3959,760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SUCKLING BEHAVIOR OF PUPPIES DURING THE FIRST 24 HOURS OF LIFE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BREED-SPECIFIC APPROACH OF BIRTH WEIGHT AS A RISK FACTOR FOR NEONATAL MORTALITY IN THE CANINE SPECIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Viaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Morin</w:t>
+                <w:t xml:space="preserve">J Brevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Lyazrhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th EVSSAR congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Utrecht (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874061v1</w:t>
+                <w:t xml:space="preserve">hal-04877031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amandine Fournier</w:t>
+                <w:t xml:space="preserve">Workshop: Taking care of critical neonates by the whole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. EVSSAR Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.114</w:t>
+              <w:t xml:space="preserve">Training To Trainers for Royal Canin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737688v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop: Taking care of critical neonates by the whole.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of digestive microbiota in puppies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bc Guard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Feugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training To Trainers for Royal Canin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22th EVSSAR congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874233v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of digestive microbiota in puppies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.M. Steiner</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adib-Lesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th EVSSAR congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">22nd Congress of the European-Veterinary-Society-for-Small-Animal-Reproduction (EVSSAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876269v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SUCKLING BEHAVIOR OF PUPPIES DURING THE FIRST 24 HOURS OF LIFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chastant Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. Chastant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Boutigny</w:t>
+                <w:t xml:space="preserve">A Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the European-Veterinary-Society-for-Small-Animal-Reproduction (EVSSAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">22th EVSSAR congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734575v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BREED-SPECIFIC APPROACH OF BIRTH WEIGHT AS A RISK FACTOR FOR NEONATAL MORTALITY IN THE CANINE SPECIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+                <w:t xml:space="preserve">Fatty acid profile of canine colostrum, milk and industrial milks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. Chastant-Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Adib-Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Brevaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Mariani</w:t>
+                <w:t xml:space="preserve">L Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Utrecht (Netherlands), Netherlands</w:t>
+              <w:t xml:space="preserve">22. EVSSAR Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877031v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: Taking care of critical neonates by the whole.</w:t>
               </w:r>
@@ -4832,77 +4832,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Celiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th EVSSAR congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
@@ -5199,64 +5199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lecourtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Adib-Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française des Vétérinaires pour Animaux de Compagnie (AFVAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
@@ -5820,402 +5820,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le petit poids de naissance comme facteur de risque de mortalité chez le chaton : identification de valeurs seuils par race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who are dog breeders ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Piel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mugnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFVAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">EVSSAR congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876069v1</w:t>
+                <w:t xml:space="preserve">hal-04876259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance des chatons entre la naissance et deux mois : établissement de courbes de croissance de référence par race</w:t>
+                <w:t xml:space="preserve">Le petit poids de naissance comme facteur de risque de mortalité chez le chaton : identification de valeurs seuils par race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mariani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achraf Adib-Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFVAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876039v1</w:t>
+                <w:t xml:space="preserve">hal-04876069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are dog breeders ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grellet</w:t>
+                <w:t xml:space="preserve">La croissance des chatons entre la naissance et deux mois : établissement de courbes de croissance de référence par race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lecourtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Piel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amélie Mugnier</w:t>
+                <w:t xml:space="preserve">Achraf Adib-Lesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVSSAR congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AFVAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876259v1</w:t>
+                <w:t xml:space="preserve">hal-04876039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6546,51 +6546,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A00E8088"/>
+    <w:nsid w:val="DA3ED4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6777,51 +6777,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-grellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5845-9082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lyazrhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14162357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04838418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mugnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s146625232200007x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04838445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cellard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10030208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy M. Heilmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa M. Guard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Unterer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Guiraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02577-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05071996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brevaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecarpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104746" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy M Heilmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon M Cranford" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S Suchodolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2841-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Feugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12845" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12844" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delebarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heilmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Boucraut-Baralon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ann&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Gonnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.06.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-8971" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.05.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3Q3NWP3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.07.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Decaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Demeter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Egberink" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Elia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02466-12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Levy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01376.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXSHG5PS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04884382v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Semin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04884080v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saegerman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04878920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874061v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bonte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib-Lesaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boutigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876269v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Guard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Steiner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734575v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutigny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877031v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brevaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Celiard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guiraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04875908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04878796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04878691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecourtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantina Desario" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05393430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Timmerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tastet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boisseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Henzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876069v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecourtois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib-Lesaux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Piel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aguer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib Lesaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-grellet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5845-9082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chauvel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Bendahmane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vellard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Lyazrhi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2025.106729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903217v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grellet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani14162357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04838418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mugnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s146625232200007x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04838445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cellard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10030208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.07.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy M. Heilmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa M. Guard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Toresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Unterer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838072v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Devaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243820" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Guiraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-020-02577-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05071996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448873v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brevaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lecarpentier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104746" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy M Heilmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Gr&#252;tzner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon M Cranford" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S Suchodolski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2841-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600879v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbiere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mariani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12844" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600796v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant-Maillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillemot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Feugier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12845" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017498v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyf Eddine Makhlouf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Desquilbet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Hovhannessian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Boogaerts" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612X15621353" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Guard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.12824" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591736v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delebarre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mariani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feugier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2017.05.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608115v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Heilmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Boucraut-Baralon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14255" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Ann&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Gonnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.06.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chastant Maillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-8971" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant-Maillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Robin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.07.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grellet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.05.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3Q3NWP3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Decaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Demeter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Egberink" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Elia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02466-12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646884v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carrez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660091v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fontaine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Levy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernex" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2009.01376.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXSHG5PS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04884080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Saegerman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04884382v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guerard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond-Letron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O Semin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04878920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04877031v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brevaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bc Guard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Steiner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734575v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chastant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adib-Lesaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boutigny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874061v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bonte" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Morin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737688v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boutigny" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04874205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04876336v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Celiard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Guiraud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04875908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04878796v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04878691v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lecourtois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737007v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantina Desario" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13334" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-05393430v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Timmerman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tastet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Li&#233;nard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Boisseau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristin Henzel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876259v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Piel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876069v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lecourtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib-Lesaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884560v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Aguer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib Lesaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>