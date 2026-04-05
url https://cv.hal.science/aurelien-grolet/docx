--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -470,147 +470,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High order invariant manifold model reduction for systems with non-polynomial non-linearities: geometrically exact finite element structures and validity limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alessandra Vizzaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 178, pp.105138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2025.105138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629937v1</w:t>
+                <w:t xml:space="preserve">hal-04605208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -655,3266 +668,3370 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mahé</w:t>
+                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05040988v1</w:t>
+                <w:t xml:space="preserve">hal-04629937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase resonance testing of highly flexible structures: Measurement of conservative nonlinear modes and nonlinear damping identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benacchio</w:t>
+                <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111423⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.105649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628111v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase resonance testing of highly flexible structures: Measurement of conservative nonlinear modes and nonlinear damping identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.111423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040977v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme nonlinear dynamics of cantilever beams: effect of gravity and slenderness on the nonlinear modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.105401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08637-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04204974v1</w:t>
+                <w:t xml:space="preserve">hal-05040977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of nonlinear modes and frequency response of geometrically exact beam structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Extreme nonlinear dynamics of cantilever beams: effect of gravity and slenderness on the nonlinear modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 548, pp.117534. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (14), pp.12787-12815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08637-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453655v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+                <w:t xml:space="preserve">Finite element computation of nonlinear modes and frequency response of geometrically exact beam structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.117534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040982v1</w:t>
+                <w:t xml:space="preserve">hal-04453655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+                <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (19), pp.17859-17886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770602v1</w:t>
+                <w:t xml:space="preserve">hal-05040982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (10), pp.2447-2471. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05091470v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.2447-2471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770103v1</w:t>
+                <w:t xml:space="preserve">hal-05091470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10010-021-00571-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03784083v1</w:t>
+                <w:t xml:space="preserve">hal-03770103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+                <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10010-021-00571-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03770271v1</w:t>
+                <w:t xml:space="preserve">hal-03784083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03789382v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two algorithms for Harmonic Balance and path continuation</w:t>
+                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Woiwode</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Vakilinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106503⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02424746v1</w:t>
+                <w:t xml:space="preserve">hal-03789382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative solitons in forced cyclic and symmetric structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of two algorithms for Harmonic Balance and path continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Woiwode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidish Narayanaa Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kappauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabia Tubita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Fontanela</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alan Champneys</w:t>
+                <w:t xml:space="preserve">Louis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 117, pp.280-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.08.011⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 136, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290246v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of quasi-periodic localised vibrations in nonlinear cyclic and symmetric structures using harmonic balance methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Dissipative solitons in forced cyclic and symmetric structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Champneys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 438, pp.54-65. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 117, pp.280-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121508v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the frequency response computation of geometrically nonlinear flat structures using reduced-order finite element models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computation of quasi-periodic localised vibrations in nonlinear cyclic and symmetric structures using harmonic balance methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Givois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-019-05021-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 438, pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289755v1</w:t>
+                <w:t xml:space="preserve">hal-02121508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistability and localization in forced cyclic symmetric structures modelled by weakly-coupled Duffing oscillators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the frequency response computation of geometrically nonlinear flat structures using reduced-order finite element models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Givois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Papangelo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.10.028⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (2), pp.1747-1781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-019-05021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121494v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark solitons, modulation instability and breathers in a chain of weakly non-linear oscillators with cyclic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Multistability and localization in forced cyclic symmetric structures modelled by weakly-coupled Duffing oscillators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Papangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ciavarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 440, pp.202-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492538v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple spatially localized dynamical states in friction-excited oscillator chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Dark solitons, modulation instability and breathers in a chain of weakly non-linear oscillators with cyclic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 417, pp.56-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.11.056⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121542v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snaking bifurcations in a self-excited oscillator chain with cyclic symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Papangelo</w:t>
+                <w:t xml:space="preserve">Multiple spatially localized dynamical states in friction-excited oscillator chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michele Ciavarella</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merten Stender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 417, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121450v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travelling and standing envelope solitons in discrete non-linear cyclic structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Snaking bifurcations in a self-excited oscillator chain with cyclic symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Papangelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christoph Schwingshackl</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.062⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.108-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121462v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing multiple periodic solutions of nonlinear vibration problems using the harmonic balance method and Groebner bases</w:t>
+                <w:t xml:space="preserve">Travelling and standing envelope solitons in discrete non-linear cyclic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Schwingshackl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 52-53, pp.529-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.07.015⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 81, pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2016.02.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121532v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a new harmonic selection technique for harmonic balance method</w:t>
+                <w:t xml:space="preserve">Computing multiple periodic solutions of nonlinear vibration problems using the harmonic balance method and Groebner bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30, pp.43-60. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 52-53, pp.529-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.01.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121478v1</w:t>
+                <w:t xml:space="preserve">hal-02121532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free and forced vibration analysis of a nonlinear system with cyclic symmetry: Application to a simplified model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">On a new harmonic selection technique for harmonic balance method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2012.01.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02424287v1</w:t>
+                <w:t xml:space="preserve">hal-02121478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global and bifurcation analysis of a structure with cyclic symmetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free and forced vibration analysis of a nonlinear system with cyclic symmetry: Application to a simplified model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 46 (5), pp.727--737. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (12), pp.2911-2928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2011.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623630v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration Analysis of a Nonlinear System With Cyclic Symmetry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global and bifurcation analysis of a structure with cyclic symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Sarrouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4001989⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (5), pp.727--737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977265v1</w:t>
+                <w:t xml:space="preserve">hal-00623630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vibration Analysis of a Nonlinear System With Cyclic Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Thouverez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (2), pp.022502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4001989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation et analyse d’une structure non-linéaire à symétrie cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique et Industries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (6), pp.453-463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2010047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3924,290 +4041,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Normal Form Theory to Power Systems: A Proof of Concept of a Novel Structure-Preserving Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kestelyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erfan Kharazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Power &amp; Energy Society General Meeting (PESGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Seattle, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PESGM51994.2024.10688514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation efficace de structures élancées géométriquement non linéaires : réponses en régime forcé et modes non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,93 +4365,93 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mahé</w:t>
+                <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4353,109 +4470,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245295v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mahe</w:t>
+                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4474,219 +4591,219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717695v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modes of Cantilever Beams at Extreme Amplitudes: Numerical Computation and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th IMAC, A Conference and Exposition on Structural Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Experimental Mechanics, Feb 2022, Orlando (FL), United States. pp.245-248, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-04086-3_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of tuned vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4741,557 +4858,557 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Nonlinear Dynamics Conference (ENOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solitons in Cyclic and Symmetric Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IMAC, A Conference and Exposition on Structural Dynamics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Orlando, United States. pp.175-178, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74280-9_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental nonlinear localisation in a system of two coupled beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zein Shami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf Arabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamical systeme theory and applications (DSTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ANM and Predictor-Corrector Method to Continue Solutions of Harmonic Balance Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Woiwode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidish Narayanaa Balaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kappauf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabia Tubita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IMAC, A Conference and Exposition on Structural Dynamics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Orlando, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-12391-8_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite elements based reduced order models for nonlinear dynamics of piezoelectric and dielectric laminated micro/nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Givois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fuinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 603, Dynamics of micro and nano systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Localization in Periodic Structures: Application to Centrifugal Pendulum Vibration Absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5320,804 +5437,703 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery (ISROMAC2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Maui, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forced and damped solitons in cyclic and symmetric structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Fontanela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Nonlinear Dynamics Conference (ENOC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction with nonlinear normal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Vibrations, Localization and Energy Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lieges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eigenvalue method with symmetry and vibration analysis of cyclic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Malbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra in Scientific Computing. CASC 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Warsaw, Poland. pp.121-137, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-10515-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration of mechanical systems with geometric nonlinearities: Solving Harmonic Balance Equations with Groebner basis and continuations methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01722052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of the Proper Generalised Decomposition for Solving Nonlinear Vibration Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2012 International Mechanical Engineering Congress and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/IMECE2012-87538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Analysis of a Nonlinear System With Cyclic Symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Thouverez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2010: Power for Land, Sea, and Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Glasgow, United Kingdom. pp.917-929, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/GT2010-22681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order invariant manifold model reduction for systems with non-polynomial non-linearities: geometrically exact finite element structures and validity limit</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">On a model reduction method for computing forced response using non-linear normal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6127,114 +6143,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique non linéaire des structures mécaniques: application aux systèmes à symétrie cyclique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibrations [physics.class-ph]. Ecole centrale de Lyon, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01727750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6381,51 +6397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Woiwode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidish Narayanaa Balaji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kappauf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Tubita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121542v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merten Stender" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.11.056" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.062" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001989" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010047" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SDFS0VFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_34" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722052v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117586v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2012-87538" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424290v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2010-22681" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727750v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Woiwode" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidish Narayanaa Balaji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kappauf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Tubita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merten Stender" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.11.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001989" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SDFS0VFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2012-87538" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2010-22681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>