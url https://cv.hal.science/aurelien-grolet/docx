--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -587,261 +587,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renault</w:t>
+                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040992v1</w:t>
+                <w:t xml:space="preserve">hal-04629937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+                <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629937v1</w:t>
+                <w:t xml:space="preserve">hal-05040992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
               </w:r>
@@ -4166,286 +4166,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation efficace de structures élancées géométriquement non linéaires : réponses en régime forcé et modes non linéaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+                <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717654v1</w:t>
+                <w:t xml:space="preserve">hal-03848313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic filtration in rotating machines using centrifugal pendulum vibration absorbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renault</w:t>
+                <w:t xml:space="preserve">Modélisation efficace de structures élancées géométriquement non linéaires : réponses en régime forcé et modes non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848313v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,51 +6397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Woiwode" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidish Narayanaa Balaji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kappauf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Tubita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merten Stender" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.11.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001989" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SDFS0VFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2012-87538" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2010-22681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Woiwode" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidish Narayanaa Balaji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kappauf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Tubita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merten Stender" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.11.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001989" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SDFS0VFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2012-87538" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2010-22681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>