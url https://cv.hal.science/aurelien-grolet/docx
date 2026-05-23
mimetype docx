--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -587,549 +587,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605208v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+                <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629937v1</w:t>
+                <w:t xml:space="preserve">hal-05040992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The localised response and filtering performance of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Renault</w:t>
+                <w:t xml:space="preserve">Quaternion-based finite-element computation of nonlinear modes and frequency responses of geometrically exact beam structures in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 571, pp.118028. </w:t>
+              <w:t xml:space="preserve">Multibody System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2023.118028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11044-024-09999-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040992v1</w:t>
+                <w:t xml:space="preserve">hal-04629937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mahé</w:t>
+                <w:t xml:space="preserve">Phase resonance testing of highly flexible structures: Measurement of conservative nonlinear modes and nonlinear damping identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraud-Audine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.111423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040988v1</w:t>
+                <w:t xml:space="preserve">hal-04628111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase resonance testing of highly flexible structures: Measurement of conservative nonlinear modes and nonlinear damping identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Benacchio</w:t>
+                <w:t xml:space="preserve">Dynamic stability and efficiency of centrifugal double pendulum vibration absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 215, pp.111423. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 197, pp.105649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2024.105649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628111v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
+                <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
@@ -1160,1295 +1160,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 188, pp.105401. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (19), pp.17859-17886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040977v1</w:t>
+                <w:t xml:space="preserve">hal-05040982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme nonlinear dynamics of cantilever beams: effect of gravity and slenderness on the nonlinear modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the direct and subharmonic responses of a new design of centrifugal pendulum vibration absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (14), pp.12787-12815. </w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 188, pp.105401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08637-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204974v1</w:t>
+                <w:t xml:space="preserve">hal-05040977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element computation of nonlinear modes and frequency response of geometrically exact beam structures</w:t>
+                <w:t xml:space="preserve">Extreme nonlinear dynamics of cantilever beams: effect of gravity and slenderness on the nonlinear modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117534⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (14), pp.12787-12815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-023-08637-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453655v2</w:t>
+                <w:t xml:space="preserve">hal-04204974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of pairs of subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+                <w:t xml:space="preserve">Finite element computation of nonlinear modes and frequency response of geometrically exact beam structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111 (19), pp.17859-17886. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 548, pp.117534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-023-08828-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040982v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453655v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
+              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770602v1</w:t>
+                <w:t xml:space="preserve">hal-03770271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Dynamic stability of centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 517, pp.116525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05091470v1</w:t>
+                <w:t xml:space="preserve">hal-03770602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+                <w:t xml:space="preserve">On the combination of multiple harmonics in direct and parametric forcing of an oscillator: new results on parametric amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (10), pp.2447-2471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-022-01583-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770103v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+                <w:t xml:space="preserve">Subharmonic centrifugal pendulum vibration absorbers allowing a rotational mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.109125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10010-021-00571-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2022.109125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784083v1</w:t>
+                <w:t xml:space="preserve">hal-03770103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamic stability and efficiency of centrifugal pendulum vibration absorbers with rotating pendulums</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+                <w:t xml:space="preserve">Computation of dynamic transmission error for gear transmission systems using modal decomposition and Fourier series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 536, pp.117157. </w:t>
+              <w:t xml:space="preserve">Forschung im Ingenieurwesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10010-021-00571-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770271v1</w:t>
+                <w:t xml:space="preserve">hal-03784083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
+                <w:t xml:space="preserve">Comparison of two algorithms for Harmonic Balance and path continuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Vakilinejad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lukas Woiwode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidish Narayanaa Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Kappauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabia Tubita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 136, pp.106503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789382v2</w:t>
+                <w:t xml:space="preserve">hal-02424746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two algorithms for Harmonic Balance and path continuation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of robustness and performance of linear and nonlinear Lanchester dampers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Guillot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Vakilinejad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 136, pp.106503. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 100 (1), pp.269-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-020-05512-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424746v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative solitons in forced cyclic and symmetric structures</w:t>
               </w:r>
@@ -2926,287 +2926,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark solitons, modulation instability and breathers in a chain of weakly non-linear oscillators with cyclic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+                <w:t xml:space="preserve">Multiple spatially localized dynamical states in friction-excited oscillator chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papangelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merten Stender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 417, pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492538v2</w:t>
+                <w:t xml:space="preserve">hal-02121542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple spatially localized dynamical states in friction-excited oscillator chains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Papangelo</w:t>
+                <w:t xml:space="preserve">Dark solitons, modulation instability and breathers in a chain of weakly non-linear oscillators with cyclic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Fontanela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Ciavarella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 417, pp.56-64. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.11.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121542v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492538v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snaking bifurcations in a self-excited oscillator chain with cyclic symmetry</w:t>
               </w:r>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Debeurre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Grolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4395,184 +4395,193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Mahé</w:t>
+                <w:t xml:space="preserve">Nonlinear Modes of Cantilever Beams at Extreme Amplitudes: Numerical Computation and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Debeurre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cochelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th IMAC, A Conference and Exposition on Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Experimental Mechanics, Feb 2022, Orlando (FL), United States. pp.245-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-04086-3_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717695v1</w:t>
+                <w:t xml:space="preserve">hal-04134881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mahé</w:t>
+                <w:t xml:space="preserve">Réponse et stabilité d'absorbeurs pendulaires centrifuges sous-harmoniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4591,203 +4600,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245295v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modes of Cantilever Beams at Extreme Amplitudes: Numerical Computation and Experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cochelin</w:t>
+                <w:t xml:space="preserve">Stabilité et performance d’absorbeurs pendulaires centrifuges admettant une mobilité de rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Grolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IMAC, A Conference and Exposition on Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-04086-3_35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04134881v1</w:t>
+                <w:t xml:space="preserve">hal-05245295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic stability of tuned vibration absorbers allowing a rotational mobility</w:t>
               </w:r>
@@ -5119,103 +5119,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of ANM and Predictor-Corrector Method to Continue Solutions of Harmonic Balance Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Woiwode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidish Narayanaa Balaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Kappauf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Woiwode</w:t>
+                <w:t xml:space="preserve">Fabia Tubita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IMAC, A Conference and Exposition on Structural Dynamics 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Orlando, United States. </w:t>
@@ -6397,51 +6397,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Woiwode" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidish Narayanaa Balaji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kappauf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Tubita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121542v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merten Stender" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.11.056" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001989" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SDFS0VFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2012-87538" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2010-22681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Grolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; de Figueiredo Stabile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2026.109708" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mah&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Grolet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2025.119032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721112v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Bayer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remco I. Leine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2024.104894" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605208v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Vizzaccaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Debeurre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2025.105138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040992v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.118028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-024-09999-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628111v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benacchio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraud-Audine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111423" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2024.105649" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08828-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040977v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105401" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204974v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08637-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453655v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cochelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117534" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770271v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117157" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770602v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Abboud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-022-01583-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109125" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10010-021-00571-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Woiwode" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidish Narayanaa Balaji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Kappauf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabia Tubita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Guillot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106503" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789382v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Vakilinejad" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-05512-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290246v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Fontanela" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.08.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121508v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Givois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-019-05021-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Papangelo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ciavarella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121542v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papangelo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merten Stender" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciavarella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.11.056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492538v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.08.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121450v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2016.08.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thouverez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Schwingshackl" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.02.062" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121532v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.07.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2012.01.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424287v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.02.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623630v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarrouy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2011.02.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001989" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Jean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-SDFS0VFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kestelyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erfan Kharazian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESGM51994.2024.10688514" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mahe" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Mattei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04086-3_35" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717695v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424294v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salles" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74280-9_18" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394247v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Shami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Arabi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310523v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kappauf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12391-8_34" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01962993v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fuinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543909v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084948v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Malbos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10515-4_10" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722052v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117586v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2012-87538" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424290v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2010-22681" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01727750v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>