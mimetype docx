--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -412,314 +412,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional urban segregation: toward a neural network measure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A maximum entropy network reconstruction of macroeconomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-019-04199-5⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 519, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918596v1</w:t>
+                <w:t xml:space="preserve">hal-04318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maximum entropy network reconstruction of macroeconomic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional urban segregation: toward a neural network measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 519, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (24), pp.18179-18191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.12.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-019-04199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318303v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional urban segregation: toward a neural network measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (24), pp.18179-18191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-019-04199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318243v1</w:t>
@@ -753,51 +753,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812746v2</w:t>
@@ -886,294 +886,294 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schelling model with switching agents: decreasing segregation via random allocation and social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Randon-Furling</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2013-31142-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569668v1</w:t>
+                <w:t xml:space="preserve">hal-01442130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schelling model with switching agents: decreasing segregation via random allocation and social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86 (10), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+              <w:t xml:space="preserve">, 2013, 86, pp.421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2013-31142-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442130v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schelling model with switching agents: decreasing segregation via random allocation and social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 86, pp.421. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 86 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-31142-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-31142-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00769898v1</w:t>
+                <w:t xml:space="preserve">hal-01569668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découplage de système lent/rapide appliqué en Economie et Econophysique</w:t>
               </w:r>
@@ -1541,90 +1541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional urban segregation : an exploratory case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, Clustering and Data Visualization (WSOM+) th International Workshop on Self-Organizing Maps and Learning Vector Quantization, Clustering and Data Visualization (WSOM+)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1649,185 +1649,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Peak-Over-Threshold algorithm for fault detection in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hazan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the 21th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning, ESANN2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Bruges, Belgium. pp.107-112</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569686v1</w:t>
+                <w:t xml:space="preserve">hal-00785382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Peak-Over-Threshold algorithm for fault detection in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the 21th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning, ESANN2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">, 2013, Bruges, Belgium. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785382v2</w:t>
+                <w:t xml:space="preserve">hal-01569686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schelling-type urban segregation models with switching and preferential dynamics</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the European Conference on Complex Systems, ECCS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,51 +1908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban-Segregation Models: A Dynamical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2085,51 +2085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Surveillance of Engine Vibration in the Spectral Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Safran Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,340 +2599,340 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Lacaille</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the International Workshop on Machine Learning for Aerospace, MLA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Marseille, France. pp.149-152</w:t>
+              <w:t xml:space="preserve">Machine Learning for Aerospace International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Marseille, France. pp.149-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01680073v1</w:t>
+                <w:t xml:space="preserve">hal-00446258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Signal Subspace Separation Based on the Divergence Measure of a Set of Wavelets Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Aerospace International Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Independent Component Analysis and Signal Separation (ICA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paraty, Brazil. pp.171--178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00599-2_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446258v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Subspace Separation Based on the Divergence Measure of a Set of Wavelets Coefficients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+                <w:t xml:space="preserve">Random model of vibrations for Foreign Object Damage detection in a civil aircraft engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verleysen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Independent Component Analysis and Signal Separation (ICA 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. of the International Workshop on Machine Learning for Aerospace, MLA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Marseille, France. pp.149-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00599-2_22⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00666641v1</w:t>
+                <w:t xml:space="preserve">hal-01680073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dependence structure in econometric time series</w:t>
               </w:r>
@@ -3076,51 +3076,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological characterization of mobile robot behavior</w:t>
+                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
@@ -3138,106 +3138,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2006)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Tokyo, France. pp.425-432</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203675v1</w:t>
+                <w:t xml:space="preserve">hal-00203676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantify distinguishability in robotics</w:t>
+                <w:t xml:space="preserve">Topological characterization of mobile robot behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Davesne</w:t>
@@ -3255,73 +3246,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Maaref</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Intelligent Autonomous Systems (IAS-9)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.4157-4162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.281905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00203676v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using physics-like interaction law to perform active environment recognition in mobile robotics</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse entrée-sortie avec bruit multiplicatif : quelques outils pour l'étude des fluctuations et incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3822,77 +3822,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4182,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623260v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072X/acbd7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.12.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812746v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250697v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon-Furling" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-31142-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660806v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hakim Ahamada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Syed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014245300004070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03663768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785382v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_22" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LX6C9X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vialfont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623260v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072X/acbd7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.12.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812746v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250697v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-31142-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon-Furling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660806v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hakim Ahamada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Syed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014245300004070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03663768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785382v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LX6C9X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vialfont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>