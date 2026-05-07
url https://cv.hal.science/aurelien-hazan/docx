--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -412,314 +412,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A maximum entropy network reconstruction of macroeconomic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multidimensional urban segregation: toward a neural network measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.12.020⟩</w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (24), pp.18179-18191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-019-04199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318303v1</w:t>
+                <w:t xml:space="preserve">hal-02918596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional urban segregation: toward a neural network measure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A maximum entropy network reconstruction of macroeconomic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (24), pp.18179-18191. </w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 519, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00521-019-04199-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918596v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional urban segregation: toward a neural network measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cottrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (24), pp.18179-18191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-019-04199-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318243v1</w:t>
@@ -753,51 +753,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2018.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812746v2</w:t>
@@ -899,51 +899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schelling model with switching agents: decreasing segregation via random allocation and social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -990,51 +990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Schelling model with switching agents: decreasing segregation via random allocation and social mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86, pp.421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1541,90 +1541,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional urban segregation : an exploratory case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Self-Organizing Maps and Learning Vector Quantization, Clustering and Data Visualization (WSOM+) th International Workshop on Self-Organizing Maps and Learning Vector Quantization, Clustering and Data Visualization (WSOM+)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1649,185 +1649,185 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Peak-Over-Threshold algorithm for fault detection in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Hazan</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurosh Madani</w:t>
+                <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the 21th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning, ESANN2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">, 2013, Bruges, Belgium. pp.107-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785382v2</w:t>
+                <w:t xml:space="preserve">hal-01569686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-Dependent Peak-Over-Threshold algorithm for fault detection in the spectral domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Hazan</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. K. Madani</w:t>
+                <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the 21th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning, ESANN2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Bruges, Belgium. pp.107-112</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569686v1</w:t>
+                <w:t xml:space="preserve">hal-00785382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schelling-type urban segregation models with switching and preferential dynamics</w:t>
               </w:r>
@@ -1839,51 +1839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Of the European Conference on Complex Systems, ECCS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,51 +1908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban-Segregation Models: A Dynamical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Randon-Furling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2137,51 +2137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottrelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. K. Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Safran Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2301,51 +2301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2517,51 +2517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2625,51 +2625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3822,77 +3822,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Verleysen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurosh Madani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4182,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623260v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072X/acbd7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.12.020" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812746v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250697v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-31142-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon-Furling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660806v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hakim Ahamada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Syed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014245300004070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03663768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785382v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LX6C9X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vialfont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623260v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-072X/acbd7c" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872251v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa032" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317428v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cottrell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04199-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.12.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04318243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812746v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250697v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2017.01.050" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-31142-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769898v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569668v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hazan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Randon-Furling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660806v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546198v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Hakim Ahamada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Syed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014245300004070" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03663768v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Vialfont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K. Madani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785382v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh Madani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988840v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681045v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurosh K. Madani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verleysen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacaille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660793v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Verleysen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verleysen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00599-2_22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7LX6C9X0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680073v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottrell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203676v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Davesne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203675v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.281905" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621450v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432885v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hazan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vialfont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272411v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681036v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00259445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>