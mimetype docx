--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -378,235 +378,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation in ambient air</w:t>
+                <w:t xml:space="preserve">Controlling lightning with lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0255740⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.37-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060129v1</w:t>
+                <w:t xml:space="preserve">hal-05073922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling lightning with lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131, pp.37-41. </w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (5), pp.056108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202513137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0255740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073922v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transportable laser-plasma accelerator in the MeV range</w:t>
               </w:r>
@@ -726,90 +726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering Laser-Produced THz Radiation in Air with Superluminal Ionization Fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1033,51 +1033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykyta Redkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1122,961 +1122,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending femtosecond laser superfilamentation in air with a multifocal phase mask</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of gravitational force on high repetition rate filamentation of femtosecond laser pulses in the atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
+                <w:t xml:space="preserve">P. Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lozano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-B. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 125 (1), pp.011103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0203415⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 124 (15), pp.151101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0200256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630404v1</w:t>
+                <w:t xml:space="preserve">hal-04539682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-laser-wavelength dependence of population inversion in N 2 +</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Extending femtosecond laser superfilamentation in air with a multifocal phase mask</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125 (1), pp.011103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0203415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.013518⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04455327v1</w:t>
+                <w:t xml:space="preserve">hal-04630404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation for the control of electric discharges in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+                <w:t xml:space="preserve">Physics and technology of Laser Lightning Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Kasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rachidi-Haeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Rubinstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.522594⟩</w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.116401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ad7bc8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04616090v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete suppression of N$_2$ lasing by the nonadiabatic molecular alignment effect in femtosecond filaments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pump-laser-wavelength dependence of population inversion in N 2 +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.023106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023106⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.013518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.013518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679407v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and lasing of neutral nitrogen molecules inside femtosecond laser filaments in air: mechanism and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+                <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation for the control of electric discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP01626B⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (13), pp.3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.522594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664405v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics and technology of Laser Lightning Control</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete suppression of N$_2$ lasing by the nonadiabatic molecular alignment effect in femtosecond filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Rubinstein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Houard</w:t>
+                <w:t xml:space="preserve">Yuxuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renjun Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyang Zhuzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ad7bc8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.023106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726737v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of gravitational force on high repetition rate filamentation of femtosecond laser pulses in the atmosphere</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence and lasing of neutral nitrogen molecules inside femtosecond laser filaments in air: mechanism and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Arantchouk</w:t>
+                <w:t xml:space="preserve">Haicheng Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-B. André</w:t>
+                <w:t xml:space="preserve">Hongbing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 124 (15), pp.151101. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0200256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01626B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04539682v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Photon Resonance Enabled Quantum Interference in Emission Spectroscopy of N2+</w:t>
               </w:r>
@@ -2190,364 +2190,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission at 428 nm in N2+: Competition between two- and three-level amplification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostyslav Danylo</w:t>
+                <w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lisova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Santiago López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haicheng Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0132475⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038170v1</w:t>
+                <w:t xml:space="preserve">hal-03959889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Lu</w:t>
+                <w:t xml:space="preserve">Laser emission at 428 nm in N2+: Competition between two- and three-level amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lisova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago López</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Liang Xu</w:t>
+                <w:t xml:space="preserve">A. Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (11), pp.111109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0132475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959889v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of consecutive long-lived meter-scale laser-guided sparks in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2624,51 +2624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haicheng Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Andral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2866,77 +2866,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-guided lightning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,90 +3134,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond filamentation of optical vortices for the generation of optical air waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (19), pp.5228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.177. </w:t>
@@ -3692,51 +3692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenhui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengquan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3826,64 +3826,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (6), pp.063116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4051,51 +4051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Laser Lightning Rod project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4237,51 +4237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (6), pp.1253-1253. </w:t>
@@ -4345,77 +4345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (26), pp.262101. </w:t>
@@ -4492,51 +4492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4577,693 +4577,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote triggering of air-gap discharge by a femtosecond laser filament and postfilament at distances up to 80 m</w:t>
+                <w:t xml:space="preserve">Postfilament supercontinuum on 100 m path in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. G Kosareva</w:t>
+                <w:t xml:space="preserve">Olga Kosareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. V Mokrousova</w:t>
+                <w:t xml:space="preserve">Nikolay Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A Panov</w:t>
+                <w:t xml:space="preserve">Daniil Shipilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A Nikolaeva</w:t>
+                <w:t xml:space="preserve">Daria Mokrousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E Shipilo</w:t>
+                <w:t xml:space="preserve">Irina Nikolaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (4), pp.041103. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (5), pp.1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.416224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03312461v1</w:t>
+                <w:t xml:space="preserve">hal-03151353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postfilament supercontinuum on 100 m path in air</w:t>
+                <w:t xml:space="preserve">Remote triggering of air-gap discharge by a femtosecond laser filament and postfilament at distances up to 80 m</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Kosareva</w:t>
+                <w:t xml:space="preserve">O. G Kosareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Panov</w:t>
+                <w:t xml:space="preserve">D. V Mokrousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil Shipilo</w:t>
+                <w:t xml:space="preserve">N. A Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Mokrousova</w:t>
+                <w:t xml:space="preserve">I. A Nikolaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Nikolaeva</w:t>
+                <w:t xml:space="preserve">D. E Shipilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (5), pp.1125. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.041103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.416224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0057544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151353v1</w:t>
+                <w:t xml:space="preserve">hal-03312461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhengquan Fan</w:t>
+                <w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengji Ding</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaojie Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t>
+              <w:t xml:space="preserve">Chinese Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525234v1</w:t>
+                <w:t xml:space="preserve">hal-02993245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.395261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Danylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengquan Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaojie Liu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chenhao Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37, </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (3), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993245v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching Effect of O2 on Cavity-free Lasing of N2 Pumped by Femtosecond Laser Pulses</w:t>
               </w:r>
@@ -5383,51 +5383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of boosted terahertz radiation from air plasma pumped by femtosecond three-color sawtooth field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengquan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5797,77 +5797,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing without population inversion in N2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5931,77 +5931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the third harmonic generated from air plasma filaments pumped by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenhao Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6048,51 +6048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HV discharges triggered by dual- and triple-frequency laser filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6310,598 +6310,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t>
+                <w:t xml:space="preserve">Long-lived laser-induced arc discharges for energy channeling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.13801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14054-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648046v1</w:t>
+                <w:t xml:space="preserve">hal-01622332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of microwave energy along a filament plasma column in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Sanchis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-016-6616-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431389v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597577v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lived laser-induced arc discharges for energy channeling applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of microwave energy along a filament plasma column in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
+                <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Michel Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.13801. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14054-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-016-6616-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622332v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Sensitivity of Nitrogen Ions Superradiant Emission on Pump Laser Wavelength and Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Ibrakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,490 +6972,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongation of the lifetime of guided discharges triggered in atmospheric air by femtosecond laser filaments up to 130 μs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Point</w:t>
+                <w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947273⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314451v2</w:t>
+                <w:t xml:space="preserve">hal-01419689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy deposition from focused terawatt laser pulses in air undergoing multifilamentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Prolongation of the lifetime of guided discharges triggered in atmospheric air by femtosecond laser filaments up to 130 μs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24, pp.256836. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (17), pp.173501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.006271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4947273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317505v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01314451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Energy deposition from focused terawatt laser pulses in air undergoing multifilamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.256836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.006271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419689v1</w:t>
+                <w:t xml:space="preserve">hal-01317505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma dynamics of a laser filamentation-guided spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (9), pp.093505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7489,77 +7489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of filamentation with a high power high repetition rate ps laser at 1.03 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7675,51 +7675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.063106. </w:t>
@@ -7796,51 +7796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7885,559 +7885,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gating attosecond pulses in a noncollinear geometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel N. Bengtsson</w:t>
+                <w:t xml:space="preserve">Underwater acoustic signals induced by intense ultrashort laser pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000563⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.EL288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4914998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169011v1</w:t>
+                <w:t xml:space="preserve">hal-01138358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of long-lived underdense channels using femtosecond filamentation in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48, pp.094009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160264v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of long-lived underdense channels using femtosecond filamentation in air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48, pp.094009. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160260v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underwater acoustic signals induced by intense ultrashort laser pulse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+                <w:t xml:space="preserve">Gating attosecond pulses in a noncollinear geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Louisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben W Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel N. Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137, pp.EL288. </w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4914998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138358v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of the peak intensity inside a femtosecond laser filament in air</w:t>
               </w:r>
@@ -8449,64 +8449,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (9), pp.094003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8553,77 +8553,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8700,77 +8700,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.63003. </w:t>
@@ -8802,1411 +8802,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of filamentation threshold in zinc selenide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vasseur</w:t>
+                <w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.005852⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187987v1</w:t>
+                <w:t xml:space="preserve">hal-01118170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an external electric field on the coherent terahertz emission from multiple filaments in air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Two-color interferometer for the study of laser filamentation triggered electric discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-014-5830-1⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85, pp.123101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118184v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 497, pp.12001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118158v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of input pulse chirp on nonlinear energy deposition and plasma excitation in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.012750⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.2829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.002829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118205v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of filamentation threshold in zinc selenide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carles Milián</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Lim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (5), pp.5852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.005852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118211v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal cleaning of a femtosecond laser pulse through interaction with counter-propagating filaments in air</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of an external electric field on the coherent terahertz emission from multiple filaments in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.023844⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 117, pp.265 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5830-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118122v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal cleaning of a femtosecond laser pulse through interaction with counter-propagating filaments in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.023844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.023844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118196v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pengji Ding</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118170v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of input pulse chirp on nonlinear energy deposition and plasma excitation in water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengji Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31, pp.2829. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.12750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.002829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.012750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118244v1</w:t>
+                <w:t xml:space="preserve">hal-01118205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color interferometer for the study of laser filamentation triggered electric discharges in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Prade</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 85, pp.123101. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.223902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4902533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118353v1</w:t>
+                <w:t xml:space="preserve">hal-01118211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of laser induced plasma grating dynamics in gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 312, pp.35 - 42. </w:t>
@@ -10270,77 +10270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.094009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10508,103 +10508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale Tesla coil guided discharges initiated by femtosecond laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.13303. </w:t>
@@ -10681,64 +10681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gintaras Tamosauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Majus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.033809. </w:t>
@@ -10776,103 +10776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Lasing of Air plasma pumped by Circularly polarized femtosecond pulses for the saKe of remote sensing (BLACK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.29964. </w:t>
@@ -10904,580 +10904,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
+                <w:t xml:space="preserve">Kilometer range filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.26836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.026836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852047v1</w:t>
+                <w:t xml:space="preserve">hal-01118079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commutation rapide déclenchée par filamentation laser femtoseconde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894715v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Commutation rapide déclenchée par filamentation laser femtoseconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.55-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303688v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilometer range filamentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Durécu</w:t>
+                <w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21, pp.26836. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), pp.097601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.21.026836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118079v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,77 +11567,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (25), pp.251103. </w:t>
@@ -11701,77 +11701,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, pp.221107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11831,77 +11831,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.22791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11935,103 +11935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple high-voltage high current spark gap with subnanosecond jitter triggered by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (16), pp.162502. </w:t>
@@ -12069,64 +12069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blueshifted continuum peaks from filamentation in the anomalous dispersion regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12197,377 +12197,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.012151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852034v1</w:t>
+                <w:t xml:space="preserve">hal-00852030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (1), pp.012151. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852030v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of plasma gratings in atomic and molecular gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.036405. </w:t>
@@ -12618,90 +12618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency plasma antenna generated by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (26), pp.264106. </w:t>
@@ -12739,103 +12739,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of a traveling plasma grating formed by two crossing filaments in gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (12), pp.121110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12863,295 +12863,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bing Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852025v1</w:t>
+                <w:t xml:space="preserve">hal-00852023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 284 (19), pp.4706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852023v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of high-energy ultrashort laser pulses through an argon-filled tapered planar waveguide</w:t>
               </w:r>
@@ -13163,51 +13163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13284,90 +13284,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Exchange between Femtosecond Laser Filaments in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (5), pp.055003. </w:t>
@@ -13405,90 +13405,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine control of terahertz radiation from filamentation by molecular lensing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (10), pp.1710-1712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13522,103 +13522,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency conical emission from femtosecond filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (14), pp.141111. </w:t>
@@ -13669,90 +13669,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maker fringes in the Terahertz radiation produced by a 2-color laser field in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (14), pp.11480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13786,103 +13786,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of femtosecond laser plasma filaments in air by a nanosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t>
@@ -13920,90 +13920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization analysis of terahertz radiation generated by four-wave mixing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (11), pp.1195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14031,744 +14031,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selcuk Akturk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdourahmane Diaw</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Le Bloas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458429v1</w:t>
+                <w:t xml:space="preserve">hal-00454582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yi Liu</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Le Bloas</w:t>
+                <w:t xml:space="preserve">Abdourahmane Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (5), pp.051108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454582v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar-like antenna emission in the radiofrequency range by laser-produced plasma channels in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/24/245206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (25), pp.255006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.255006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00455104v1</w:t>
+                <w:t xml:space="preserve">hal-00455124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Décharge électrique à fort courant induite dans l'air par filamentation laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Bernard André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, IN87, pp.IN 87-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455124v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharge électrique à fort courant induite dans l'air par filamentation laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dipolar-like antenna emission in the radiofrequency range by laser-produced plasma channels in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciro d'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (24), pp.245206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/24/245206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578097v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond filamentation in turbulent air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14819,64 +14819,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14953,77 +14953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric detection of the conical THz radiation from femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15070,103 +15070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical Forward THz Emission from Femtosecond-Laser-Beam Filamentation in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (23), pp.235002. </w:t>
@@ -15204,103 +15204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent radial THz radiation emission from femtosecond filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (23), pp.15274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15347,77 +15347,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Radiation Source in Air Based on Bifilamentation of Femtosecond Laser Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15898,77 +15898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Interference Between Transition Probability Amplitudes in N2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16023,51 +16023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote acoustic wave generation in water using ultrashort lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Ultrafast Optical Science in Lebedev Physical Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16118,77 +16118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PULSED POWER AND PLASMA SCIENCE CONFERENCE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16332,476 +16332,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-color interferometry for the study of laser filamentation triggered discharges in air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Interferometric study of low density channels and guided electric discharges induced in air by laser femtosecond filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Laser Weather and Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894214v1</w:t>
+                <w:t xml:space="preserve">hal-02894219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric study of low density channels and guided electric discharges induced in air by laser femtosecond filaments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Prolongation of guided discharge initiated by femtosecond laser filamentation in air from 1-µs scale up to 1-ms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser Weather and Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">12th International Conference "Gas Discharge Plasmas and Their Applications" (GDP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tomsk, Siberia, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894219v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolongation of guided discharge initiated by femtosecond laser filamentation in air from 1-µs scale up to 1-ms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Two-color interferometry for the study of laser filamentation triggered discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Honnorat</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Thouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+                <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference "Gas Discharge Plasmas and Their Applications" (GDP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Belek, Antalya, Turkey. pp.3D-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/plasma.2015.7179775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894218v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a laser filamentation triggered electric discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Antalya, Turkey. pp.7C-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16861,77 +16861,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.SM2N.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16965,103 +16965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and time-resolved study of plasma columns generated by laser filamentation guided electric discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe - EQEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
@@ -17090,103 +17090,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser guided discharges from a compact Marx generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International symposium on Filamentation (COFIL2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghaï, China</w:t>
@@ -17215,103 +17215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric analysis of plasmas induced by filamentation guided electric discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International symposium on Filamentation (COFIL2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghaï, China</w:t>
@@ -17334,359 +17334,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Marx Generator in Air Triggered by Femtosecond Filaments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Laser induced plasma column heated by Tesla coil discharges as a radio-frequency antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science PPPS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894187v1</w:t>
+                <w:t xml:space="preserve">hal-02894188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser induced plasma column heated by Tesla coil discharges as a radio-frequency antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compact Marx Generator in Air Triggered by Femtosecond Filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science PPPS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894188v1</w:t>
+                <w:t xml:space="preserve">hal-02894187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma column from laser filamentation in air as a virtual radio-frequency antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-IQEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
@@ -17715,103 +17715,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding 1-m scale discharge created by a Tesla generator triggered with femtosecond laser filament in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Current Electronics 17th HCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia. pp.251</w:t>
@@ -17840,103 +17840,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low jitter, high current spark gap operating with air at normal pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Current Electronics 17th HCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia. pp.250</w:t>
@@ -17959,359 +17959,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and Guiding of High-Voltage Tesla Coil Discharges by Femtosecond Laser-Induced Plasma Filaments in Air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Runtime and jitter of a 1-cm scale atmospheric air spark gap triggered by a femtosecond-laser-filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Plasma Science, ICOPS2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, Great Britain, Unknown Region</w:t>
+              <w:t xml:space="preserve">17th Int. Symp. on High Current Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894210v1</w:t>
+                <w:t xml:space="preserve">hal-02894209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime and jitter of a 1-cm scale atmospheric air spark gap triggered by a femtosecond-laser-filament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Triggering and Guiding of High-Voltage Tesla Coil Discharges by Femtosecond Laser-Induced Plasma Filaments in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard S. Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Int. Symp. on High Current Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Plasma Science, ICOPS2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, Great Britain, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894209v1</w:t>
+                <w:t xml:space="preserve">hal-02894210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long plasma channels formed by axicon-focused filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International School on Quantum Electronics: Laser Physics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.70271E, </w:t>
@@ -18407,77 +18407,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du GDR Emili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18554,51 +18554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOS 2025 - European Conference On Non-linear Optical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Meudon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18675,51 +18675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Diagnostics in Energy and Reacting Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Les Diablerets, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18744,64 +18744,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Plasma Filament Generated by a High-Speed Laser on the Displacement of a Supersonic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18869,90 +18869,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding of meter scale AC discharges by laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19007,90 +19007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radio-frequency plasma antenna produced by filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Filamentation, COFIL2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tucson, Arizona, United States. 2012</w:t>
@@ -19132,90 +19132,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-voltage Tesla coil discharges triggered and guided by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium AES2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t>
@@ -19276,64 +19276,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser filamentation and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Filaments: Structures, challenges and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.11-30, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19380,77 +19380,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Electron Collisions in Lasing in Neutral and Singly Ionized Molecular Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polynkin P., Cheng Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air lasing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, </w:t>
@@ -19678,64 +19678,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19816,90 +19816,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Harmonic Generation from Perturbed Femtosecond Filaments in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaoru Yamanouchi, Gerhard G. Paulus, Deepak Mathur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Ultrafast Intense Laser Science</w:t>
@@ -19986,51 +19986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation Laser Femtoseconde dans l'Air et Application au Guidage de Decharges Electriques et à la Generation de Rayonnement Terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -20089,51 +20089,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation laser en régime TW et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Pierre &amp; Marie Curie - Paris 6, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20241,51 +20241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92391A8"/>
+    <w:nsid w:val="D71C0B25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20389,51 +20389,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B41A770"/>
+    <w:nsid w:val="CF726118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20537,51 +20537,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="FF9ABDB9"/>
+    <w:nsid w:val="B4D0BDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20774,51 +20774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-houard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18476226X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8631-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05060129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255740" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05073922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513137" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05093295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqiao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqian Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.053117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04630404v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203415" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455327v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Fan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Cheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.013518" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04616090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522594" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjun Yang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhuzou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664405v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Jiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Houard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01626B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04726737v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kasparian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi-Haeri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rubinstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad7bc8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132475" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45660-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01139-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri E Geints" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Minina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Yu Geints" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Seleznev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii V Pushkarev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176322" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runzhe Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.469492" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03380749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Mokrouso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Panov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Nikolaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil E Shipilo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8100446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03312461v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. G Kosareva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V Mokrousova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A Panov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Nikolaeva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E Shipilo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057544" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03151353v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kosareva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Panov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shipilo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mokrousova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nikolaeva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.416224" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02414411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjie Zhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi L&#252;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431389v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6616-4" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314451v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947273" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169011v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Louisy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Miranda" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben W Larsen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000563" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01187987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Lim" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005852" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118184v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5830-1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118122v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.023844" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118244v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.002829" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118100v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.082" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Brizuela" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Heyl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50558-7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Tamosauskas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Majus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.033809" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118079v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.026836" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mckee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baudelet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.043820" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455104v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/24/245206" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JKBBR7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458442v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033804" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455111v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.235002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015274" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04538268v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lupinski" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001107" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03783025v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Mokrousova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Rizaev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Koribut" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Panov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Nikolaeva" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO54117.2022.9839914" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464419v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894218v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honnorat" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Point" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894216v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7180005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886611v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2N.2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894220v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894212v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894211v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894187v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894173v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894172v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894171v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894210v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894209v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455095v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822527" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423132v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gutierrez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernardot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorval" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pivard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131488v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernadot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894716v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600581v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW527E_ch1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00454585v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01431403v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-houard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18476226X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8631-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05073922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513137" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05060129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05093295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqiao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqian Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.053117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04630404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203415" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04726737v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kasparian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi-Haeri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rubinstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Houard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad7bc8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.013518" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04616090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjun Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhuzou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01626B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45660-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01139-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri E Geints" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Minina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Yu Geints" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Seleznev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii V Pushkarev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176322" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runzhe Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.469492" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03380749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Mokrouso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Panov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Nikolaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil E Shipilo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8100446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03151353v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kosareva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Panov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shipilo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mokrousova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nikolaeva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.416224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03312461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. G Kosareva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V Mokrousova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A Panov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Nikolaeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E Shipilo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02414411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjie Zhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi L&#252;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6616-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314451v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947273" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169011v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Louisy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Miranda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben W Larsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000563" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.002829" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01187987v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Lim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005852" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5830-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.023844" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118100v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.082" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Brizuela" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Heyl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50558-7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Tamosauskas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Majus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.033809" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118079v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.026836" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mckee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baudelet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.043820" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455104v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/24/245206" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JKBBR7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458442v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033804" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455111v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.235002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015274" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04538268v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lupinski" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001107" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03783025v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Mokrousova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Rizaev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Koribut" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Panov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Nikolaeva" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO54117.2022.9839914" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464419v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894218v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honnorat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Point" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894216v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7180005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886611v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2N.2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894220v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894212v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894211v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894187v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894173v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894172v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894171v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894209v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894210v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455095v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822527" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423132v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gutierrez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernardot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorval" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pivard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131488v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernadot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894716v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600581v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW527E_ch1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00454585v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01431403v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>