--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">18476226X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=5LkNT0kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-8631-2008</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -370,9579 +391,9579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling lightning with lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 131, pp.37-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/photon/202513137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation in ambient air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (5), pp.056108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0255740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transportable laser-plasma accelerator in the MeV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Kononenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.29008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-14967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steering Laser-Produced THz Radiation in Air with Superluminal Ionization Fronts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134 (4), pp.045001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.045001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionization-coherence-enhanced-vibration photoexcitation in nitrogen ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaohui Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiahao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuqiao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (5), pp.053117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.111.053117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of optical amplification and population dynamics using ultrafast XUV spectroscopy of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykyta Redkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50 (19), pp.6205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.565942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of gravitational force on high repetition rate filamentation of femtosecond laser pulses in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 124 (15), pp.151101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0200256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending femtosecond laser superfilamentation in air with a multifocal phase mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 125 (1), pp.011103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0203415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics and technology of Laser Lightning Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rachidi-Haeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Rubinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, pp.116401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6633/ad7bc8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump-laser-wavelength dependence of population inversion in N 2 +</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence and lasing of neutral nitrogen molecules inside femtosecond laser filaments in air: mechanism and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyang Cheng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
+                <w:t xml:space="preserve">Haicheng Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongbing Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.013518⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CP01626B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455327v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation for the control of electric discharges in air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Couairon</w:t>
+                <w:t xml:space="preserve">Pump-laser-wavelength dependence of population inversion in N 2 +</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaohui Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangyu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyang Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (1), pp.013518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.109.013518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.522594⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04616090v1</w:t>
+                <w:t xml:space="preserve">hal-04455327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete suppression of N$_2$ lasing by the nonadiabatic molecular alignment effect in femtosecond filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renjun Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyang Zhuzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (2), pp.023106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and lasing of neutral nitrogen molecules inside femtosecond laser filaments in air: mechanism and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Oliva</w:t>
+                <w:t xml:space="preserve">Laguerre–Gaussian laser filamentation for the control of electric discharges in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silin Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CP01626B⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (13), pp.3540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.522594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664405v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple-Photon Resonance Enabled Quantum Interference in Emission Spectroscopy of N2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yalei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrafast Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4, pp.0051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34133/ultrafastscience.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral splitting of the lasing emission of nitrogen ions pumped by 800-nm femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haicheng Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (3), pp.664. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.478025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser emission at 428 nm in N2+: Competition between two- and three-level amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 122 (11), pp.111109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0132475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of consecutive long-lived meter-scale laser-guided sparks in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (8), pp.083503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0146392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standoff detection of an electric field by bidirectional nitrogen lasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haicheng Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyu Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (3), pp.033513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.033513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance laser filamentation using Yb:YAG kHz laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Andral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.18542. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-45660-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-guided lightning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.231. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41566-022-01139-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Propagation and Filamentation on 100 Meter Air Path of Femtosecond Beam Partitioned by Wire Mesh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri E Geints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga V Minina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilia Yu Geints</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid V Seleznev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii V Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (17), pp.6322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s22176322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond filamentation of optical vortices for the generation of optical air waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (19), pp.5228. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.472143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the acoustic waves generated by intense laser filamentation in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (6), pp.9103-9111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.453749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second and third harmonic generation from simultaneous high peak- and high average-power thin disk laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Andral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Walch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Andral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Walch</w:t>
+                <w:t xml:space="preserve">Victor Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Moreno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.177. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-022-07887-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum and quasi-classical effects in the strong field ionization and subsequent excitation of nitrogen molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runzhe Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 30 (21), pp.38481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.469492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherently controlled ionization of gases by three-color femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shixiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenhui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengquan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (2), pp.023529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.105.023529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the processes of ionization and excitation of nitrogen molecules by short and intense laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (6), pp.063116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.104.063116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Evolution of Angle-Wavelength Spectrum along the 40-m Postfilament in Corridor Air</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii V Pushkarev</w:t>
+                <w:t xml:space="preserve">The Laser Lightning Rod project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Produit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay A Panov</w:t>
+                <w:t xml:space="preserve">Clemens Herkommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina A Nikolaeva</w:t>
+                <w:t xml:space="preserve">Amirhossein Mostajabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil E Shipilo</w:t>
+                <w:t xml:space="preserve">Michel Moret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (10), pp.446. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (1), pp.10504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics8100446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2020200243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03380749v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078714v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Laser Lightning Rod project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Walch</w:t>
+                <w:t xml:space="preserve">Time-resolved study of laser emission in nitrogen gas pumped by two near IR femtosecond laser pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostyslav Danylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clemens Herkommer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Moret</w:t>
+                <w:t xml:space="preserve">Y Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2020200243⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (6), pp.1253-1253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.414863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078714v2</w:t>
+                <w:t xml:space="preserve">hal-03158949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved study of laser emission in nitrogen gas pumped by two near IR femtosecond laser pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Tracing Evolution of Angle-Wavelength Spectrum along the 40-m Postfilament in Corridor Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria V Mokrouso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii V Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay A Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Houard</w:t>
+                <w:t xml:space="preserve">Irina A Nikolaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil E Shipilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.414863⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (10), pp.446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics8100446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158949v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03380749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative air density depletion during high repetition rate filamentation of femtosecond laser pulses: Application to electric discharge triggering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 119 (26), pp.262101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0077635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of femtosecond strong field ion excitation and subsequent lasing in N2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V T Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (2), pp.023035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/abd8bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postfilament supercontinuum on 100 m path in air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Remote triggering of air-gap discharge by a femtosecond laser filament and postfilament at distances up to 80 m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Panov</w:t>
+                <w:t xml:space="preserve">O. G Kosareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil Shipilo</w:t>
+                <w:t xml:space="preserve">D. V Mokrousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Mokrousova</w:t>
+                <w:t xml:space="preserve">N. A Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Nikolaeva</w:t>
+                <w:t xml:space="preserve">I. A Nikolaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. E Shipilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.416224⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (4), pp.041103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151353v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote triggering of air-gap discharge by a femtosecond laser filament and postfilament at distances up to 80 m</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postfilament supercontinuum on 100 m path in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. V Mokrousova</w:t>
+                <w:t xml:space="preserve">Olga Kosareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. A Panov</w:t>
+                <w:t xml:space="preserve">Nikolay Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. A Nikolaeva</w:t>
+                <w:t xml:space="preserve">Daniil Shipilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. E Shipilo</w:t>
+                <w:t xml:space="preserve">Daria Mokrousova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Nikolaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057544⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (5), pp.1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.416224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312461v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Radiation from a Longitudinal Electric Field Biased Femtosecond Filament in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir T Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0256-307x/37/6/065201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02993245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum erasing of laser emission in N + 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (17), pp.4670-4673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.395261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward lasing of singly ionized nitrogen ions pumped by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengquan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenhao Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 126 (3), pp.53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-020-7402-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quenching Effect of O2 on Cavity-free Lasing of N2 Pumped by Femtosecond Laser Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie-Yu Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Jie Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA PHOTONICA SINICA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 49 (11), pp.1149013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3788/gzxb20204911.1149013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent control of boosted terahertz radiation from air plasma pumped by femtosecond three-color sawtooth field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaojie Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengquan Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengquan Fan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chenhui Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieyu Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (6), pp.063522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.063522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03076907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation Dynamics of Excited Neutral Nitrogen Molecules inside Femtosecond Laser Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengquan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongjie Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Lü</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123, pp.243203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.243203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical transmission during mid-infrared femtosecond laser pulses ablation of fused silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingqing Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengquan Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanhu Diao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 471, pp.506-515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.11.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing without population inversion in N2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4, pp.110807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5116898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing the third harmonic generated from air plasma filaments pumped by femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenhao Kou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.G13-G18. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.000G13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HV discharges triggered by dual- and triple-frequency laser filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Produit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Schimmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Herkommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (8), pp.11339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.27.011339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving supersonic flights with femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (11), pp.eaau5239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.aau5239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lived laser-induced arc discharges for energy channeling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.13801. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-017-14054-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonadiabaticity of cavity-free neutral nitrogen lasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Sanchis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.033810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer of microwave energy along a filament plasma column in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bernard Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-016-6616-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648046v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of microwave energy along a filament plasma column in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Excitation of nitrogen molecular ions in a strong laser field by electron recollisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir T. Tikhonchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Félix Tremblay-Bugeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-016-6616-4⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2017-80464-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431389v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected Sensitivity of Nitrogen Ions Superradiant Emission on Pump Laser Wavelength and Duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neven Ibrakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel N. Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (20), pp.203205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing dynamics of neutral nitrogen molecules in femtosecond filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.043824. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.043824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolongation of the lifetime of guided discharges triggered in atmospheric air by femtosecond laser filaments up to 130 μs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108 (17), pp.173501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4947273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01314451v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy deposition from focused terawatt laser pulses in air undergoing multifilamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24, pp.256836. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.006271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma dynamics of a laser filamentation-guided spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (9), pp.093505. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of filamentation with a high power high repetition rate ps laser at 1.03 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Klingebiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24, pp.7437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.007437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater acoustic wave generation by filamentation of terawatt ultrashort laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.063106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.93.063106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une source laser pulsée à haute energie comme source acoustique large bande en milieu liquide Source acoustique générée par un laser pulsé intense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sessarego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 33 (1), pp.95-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ts.33.95-111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater acoustic signals induced by intense ultrashort laser pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.EL288. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4914998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of long-lived underdense channels using femtosecond filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.094009. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser beam self-symmetrization in air in the multifilamentation regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.094013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gating attosecond pulses in a noncollinear geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Louisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esben W Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel N. Bengtsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OPTICA.2.000563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-evaluation of the peak intensity inside a femtosecond laser filament in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (9), pp.094003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-4075/48/9/094003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recollision-Induced Superradiance of Ionized Nitrogen Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115, pp.133203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.133203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Luminescence from Femtosecond Filaments in Air: Evidence for Impact Excitation with Circularly Polarized Light Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.63003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.063003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing of ambient air with microjoule pulse energy pumped by a multi terawatt IR femtosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39, pp.1725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.39.001725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-color interferometer for the study of laser filamentation triggered electric discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 85, pp.123101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4902533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in femtosecond filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 497, pp.12001. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/497/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of input pulse chirp on nonlinear energy deposition and plasma excitation in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carles Milián</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carles Milián</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31, pp.2829. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.31.002829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of filamentation threshold in zinc selenide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (5), pp.5852. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.22.005852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of an external electric field on the coherent terahertz emission from multiple filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 117, pp.265 - 269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-014-5830-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal cleaning of a femtosecond laser pulse through interaction with counter-propagating filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.023844. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.023844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
+                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G Point</w:t>
+                <w:t xml:space="preserve">Guillaume Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Brelet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
+                <w:t xml:space="preserve">Carles Milián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112, pp.223902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118158v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward stimulated radiation from filaments in Nitrogen gas and air pumped by circularly polarized 800 nm femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.12750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9970,5509 +9991,5509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superfilamentation in Air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Compact 180-kV Marx generator triggered in atmospheric air by femtosecond laser filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carles Milián</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Larour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.223902⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.103506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4868227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118211v1</w:t>
+                <w:t xml:space="preserve">hal-01118158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of laser induced plasma grating dynamics in gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 312, pp.35 - 42. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2013.07.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent interaction between the terahertz radiation emitted by filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24, pp.094009. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/9/094009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of TW class laser pulses in a planar hollow waveguide for applications in strong-field physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Brizuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph M. Heyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Rudawski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Campi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Topical issue: X-ray Generation from Ultrafast Lasers. Guest editors: Germán J. de Valcárcel, Luis Roso and Amelle Zaïr, 68, pp.373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50558-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale Tesla coil guided discharges initiated by femtosecond laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.13303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4886582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole life cycle of femtosecond ultraviolet filaments in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gintaras Tamosauskas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatas Majus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.033809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.89.033809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Lasing of Air plasma pumped by Circularly polarized femtosecond pulses for the saKe of remote sensing (BLACK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22, pp.29964. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.029964⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilometer range filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.26836. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.026836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-scalable temporal cleaning device for femtosecond laser pulses based on cross-polarized wave generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (4), pp.043106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4801457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commutation rapide déclenchée par filamentation laser femtoseconde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flash X - La revue scientifique de l'Ecole polytechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.55-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciliary White Light: Optical Aspect of Ultrashort Laser Ablation on Transparent Dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanbing He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linwei Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (9), pp.097601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.097601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Laser-induced periodic annular surface structures on fused silica surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Grabielle</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanbing He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102 (25), pp.251103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4812354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852051v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced periodic annular surface structures on fused silica surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Self-Guided Propagation of Ultrashort Laser Pulses in the Anomalous Dispersion Region of Transparent Solids: A New Regime of Filamentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Jarnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Forestier</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grabielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4812354⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (11), pp.115003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.115003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857954v1</w:t>
+                <w:t xml:space="preserve">hal-00852051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent synthesis of terahertz radiation from femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102, pp.221107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4807917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-seeded lasing in ionized air pumped by 800 nm femtosecond laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.22791. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.022791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple high-voltage high current spark gap with subnanosecond jitter triggered by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 102 (16), pp.162502. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4802927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blueshifted continuum peaks from filamentation in the anomalous dispersion regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Baudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.043820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.87.043820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering, guiding and deviation of long air spark discharges with femtosecond laser filament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (1), pp.012151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3690961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tesla coil discharges guided by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (18), pp.181112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4711208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of plasma gratings in atomic and molecular gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86 (3), pp.036405. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.86.036405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency plasma antenna generated by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (26), pp.264106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4773492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of a traveling plasma grating formed by two crossing filaments in gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (12), pp.121110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3568888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and control of plasma oscillations in femtosecond filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (25), pp.255002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.255002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient generation of third harmonic radiation in air filaments: A revisit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 284 (19), pp.4706. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.05.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compression of high-energy ultrashort laser pulses through an argon-filled tapered planar waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cord L. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (5), pp.1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00852002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Exchange between Femtosecond Laser Filaments in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (5), pp.055003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.055003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine control of terahertz radiation from filamentation by molecular lensing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (10), pp.1710-1712. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.35.001710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiofrequency conical emission from femtosecond filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (14), pp.141111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3378266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maker fringes in the Terahertz radiation produced by a 2-color laser field in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (14), pp.11480. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.011480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revival of femtosecond laser plasma filaments in air by a nanosecond laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17 (14), pp.11450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.17.011450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization analysis of terahertz radiation generated by four-wave mixing in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (11), pp.1195. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.001195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward THz radiation emission by femtosecond filamentation in gases: theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Le Bloas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.013015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/10/1/013015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplification of transition-Cherenkov terahertz radiation of femtosecond filament in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdourahmane Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (5), pp.051108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2965612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Enhancement of Terahertz Radiation from Laser Filaments in Air by a Static Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (25), pp.255006. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.255006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décharge électrique à fort courant induite dans l'air par filamentation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, IN87, pp.IN 87-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipolar-like antenna emission in the radiofrequency range by laser-produced plasma channels in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 41 (24), pp.245206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/41/24/245206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond filamentation in turbulent air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Durécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (3), pp.033804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.78.033804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High current permanent discharges in air induced by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Bernard André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90 (17), pp.171501. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2734396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric detection of the conical THz radiation from femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91, pp.241105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2821371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conical Forward THz Emission from Femtosecond-Laser-Beam Filamentation in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 98 (23), pp.235002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.235002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent and incoherent radial THz radiation emission from femtosecond filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (23), pp.15274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.015274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Radiation Source in Air Based on Bifilamentation of Femtosecond Laser Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 99 (13), pp.135002. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.135002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15482,2882 +15503,2882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">45 W average-power, high-energy deep-UV generation at 257 nm in LBO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Mennerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dobroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE LASE 2024 - Nonlinear Frequency Generation and Conversion: Materials and Devices XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.40, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3001107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04538268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Repetitive Femtosecond Laser Energy Deposition in a M=3 Supersonic Airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA ScieTech 2024 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIAA, Jan 2024, Orlando, United States. pp.1651, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2024-1651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation of collimated 744 nm beam under amplitude modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.V. Mokrousova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.E. Rizaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Koribut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Panov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.A. Nikolaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference Laser Optics (ICLO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint Petersburg, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICLO54117.2022.9839914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Interference Between Transition Probability Amplitudes in N2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostyslav Danylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Tikhonchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics Workshop LPHYS’19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote acoustic wave generation in water using ultrashort lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Ultrafast Optical Science in Lebedev Physical Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02464419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of large electric spark through laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Walch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PULSED POWER AND PLASMA SCIENCE CONFERENCE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Linear Energy Deposition Using Femtosecond Laser Filamentation in a M=3 Supersonic Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Quentin Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Luyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tobeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Propulsion and Energy 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric study of low density channels and guided electric discharges induced in air by laser femtosecond filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser Weather and Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolongation of guided discharge initiated by femtosecond laser filamentation in air from 1-µs scale up to 1-ms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference "Gas Discharge Plasmas and Their Applications" (GDP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tomsk, Siberia, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-color interferometry for the study of laser filamentation triggered discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Antalya, Turkey. pp.3D-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/plasma.2015.7179775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a laser filamentation triggered electric discharge in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 42nd IEEE International Conference on Plasma Science ICOPS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Belek, Antalya, Turkey. pp.7C-3, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/plasma.2015.7180005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasing from plasma filaments in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, San Jose, United States. pp.SM2N.2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2015.SM2N.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02886611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and time-resolved study of plasma columns generated by laser filamentation guided electric discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Europe - EQEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser guided discharges from a compact Marx generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Larour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International symposium on Filamentation (COFIL2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferometric analysis of plasmas induced by filamentation guided electric discharges in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International symposium on Filamentation (COFIL2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Shanghaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser induced plasma column heated by Tesla coil discharges as a radio-frequency antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science PPPS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact Marx Generator in Air Triggered by Femtosecond Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Pulsed Power and Plasma Science PPPS2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma column from laser filamentation in air as a virtual radio-frequency antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-IQEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding 1-m scale discharge created by a Tesla generator triggered with femtosecond laser filament in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Current Electronics 17th HCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia. pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low jitter, high current spark gap operating with air at normal pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on High Current Electronics 17th HCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia. pp.250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runtime and jitter of a 1-cm scale atmospheric air spark gap triggered by a femtosecond-laser-filament</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Triggering and Guiding of High-Voltage Tesla Coil Discharges by Femtosecond Laser-Induced Plasma Filaments in Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Brelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard S. Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Int. Symp. on High Current Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Plasma Science, ICOPS2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, Great Britain, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894209v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering and Guiding of High-Voltage Tesla Coil Discharges by Femtosecond Laser-Induced Plasma Filaments in Air</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Runtime and jitter of a 1-cm scale atmospheric air spark gap triggered by a femtosecond-laser-filament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonid Arantchouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mysyrowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Plasma Science, ICOPS2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Edinburgh, Great Britain, Unknown Region</w:t>
+              <w:t xml:space="preserve">17th Int. Symp. on High Current Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894210v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long plasma channels formed by axicon-focused filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selcuk Akturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bing Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International School on Quantum Electronics: Laser Physics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, France. pp.70271E, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.822527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00455095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18367,892 +18388,892 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meter-scale streamer discharges assisted by femtosecond laser filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2025 du GDR Emili</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the long-lived light emission induced by a 1030 nm femtosecond laser filament in air and nitrogen flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bernardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOS 2025 - European Conference On Non-linear Optical Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Meudon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">55 kHz FLEET velocimetry using a 1030 nm laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Bernadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Diagnostics in Energy and Reacting Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Les Diablerets, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Plasma Filament Generated by a High-Speed Laser on the Displacement of a Supersonic Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cantonnet-Paloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Khiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morilhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Severac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFIL 2024, International Conference on Laser Filamentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding of meter scale AC discharges by laser filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-B. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-IQEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Munich, Germany. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A radio-frequency plasma antenna produced by filamentation in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonid Arantchouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard S. Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Filamentation, COFIL2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tucson, Arizona, United States. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-voltage Tesla coil discharges triggered and guided by femtosecond laser filaments in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Carbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics Symposium AES2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19262,707 +19283,707 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond laser filamentation and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Light Filaments: Structures, challenges and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.11-30, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/SBEW527E_ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Electron Collisions in Lasing in Neutral and Singly Ionized Molecular Nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mysyrowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polynkin P., Cheng Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air lasing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer, Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Springer Series in Optical Sciences, 978-3-319-65220-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65220-7_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation and Pulse Self-compression in the Anomalous Dispersion Region of Glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Couairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jukna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Darginavičius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Majus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Garejev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andre D. Bandrauk; Emmanuel Lorin; Jerome V. Moloney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Filamentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.147-165, 2016, CRM Series in Mathematical Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23084-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backward Lasing of Femtosecond Plasma Filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Mitryukovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengji Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaoru Yamanouchi; Luis Roso; Ruxin Li; Deepak Mathur; Didier Normand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Series in Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 112, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-103, 2015, Progress in Ultrafast Intense Laser Science XII, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23657-5_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Harmonic Generation from Perturbed Femtosecond Filaments in Air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Jarnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaoru Yamanouchi, Gerhard G. Paulus, Deepak Mathur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Ultrafast Intense Laser Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, X, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-93, 2014, Springer Series in Chemical Physics, 978-3-319-00520-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00521-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19972,100 +19993,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation Laser Femtoseconde dans l'Air et Application au Guidage de Decharges Electriques et à la Generation de Rayonnement Terahertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00454585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20075,105 +20096,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filamentation laser en régime TW et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Houard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optique [physics.optics]. Université Pierre &amp; Marie Curie - Paris 6, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01431403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId502"/>
+      <w:footerReference w:type="default" r:id="rId503"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20241,51 +20262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D71C0B25"/>
+    <w:nsid w:val="CB86E82E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20389,51 +20410,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CF726118"/>
+    <w:nsid w:val="B076542A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20537,51 +20558,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B4D0BDC4"/>
+    <w:nsid w:val="DC601A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20774,51 +20795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-houard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18476226X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8631-2008" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05073922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513137" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05060129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255740" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05093295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Zhou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Dong" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqiao Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqian Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.053117" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04630404v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203415" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04726737v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kasparian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi-Haeri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rubinstein" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Houard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad7bc8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455327v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Fan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.013518" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04616090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522594" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679407v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjun Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhuzou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023106" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664405v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Jiang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01626B" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132475" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146392" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264176v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45660-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01139-z" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri E Geints" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Minina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Yu Geints" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Seleznev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii V Pushkarev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176322" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796355v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runzhe Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.469492" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03380749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Mokrouso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Panov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Nikolaeva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil E Shipilo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8100446" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03151353v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kosareva" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Panov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shipilo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mokrousova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nikolaeva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.416224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03312461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. G Kosareva" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V Mokrousova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A Panov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Nikolaeva" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E Shipilo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057544" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02414411v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjie Zhou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi L&#252;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243203" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431389v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6616-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314451v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947273" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169011v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Louisy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Miranda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben W Larsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000563" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118244v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.002829" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01187987v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Lim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005852" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118184v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5830-1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.023844" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118100v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.082" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Brizuela" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Heyl" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50558-7" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118152v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Tamosauskas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Majus" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.033809" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118079v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.026836" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894715v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118062v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mckee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baudelet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.043820" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455104v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/24/245206" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JKBBR7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458442v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033804" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455111v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.235002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454588v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015274" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04538268v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lupinski" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001107" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03783025v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Mokrousova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Rizaev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Koribut" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Panov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Nikolaeva" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO54117.2022.9839914" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464419v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894218v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honnorat" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Point" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894216v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7180005" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886611v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2N.2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894220v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894212v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894211v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894187v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894173v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894172v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894171v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894209v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894210v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455095v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822527" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423132v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gutierrez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125607v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernardot" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorval" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pivard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131488v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernadot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894711v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894716v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600581v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW527E_ch1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00454585v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01431403v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-houard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2072-6680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18476226X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5LkNT0kAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8631-2008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05073922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Houard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202513137" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05060129v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silin Fu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Groussin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cantonnet-Paloque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mysyrowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0255740" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Kononenko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wheeler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rousseau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14967-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04921299v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Tikhonchuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.045001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05093295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaohui Zhou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahao Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqiao Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqian Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.053117" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291032v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostyslav Danylo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykyta Redkin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.565942" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Walch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arantchouk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysyrowicz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0200256" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04630404v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Arantchouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0203415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04726737v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Produit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kasparian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi-Haeri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rubinstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Houard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ad7bc8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haicheng Mei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongbing Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01626B" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangyu Fan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyang Cheng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.013518" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renjun Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyang Zhuzou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023106" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04616090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couairon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.522594" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04376919v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Lu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yalei Zhu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Zhao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/ultrafastscience.0051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago L&#243;pez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.478025" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038170v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lisova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0132475" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Walch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mahieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Bernard Andr&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyu Qin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.033513" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264176v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mahieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Moreno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Andral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-45660-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947576v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01139-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri E Geints" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga V Minina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Yu Geints" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid V Seleznev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii V Pushkarev" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22176322" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793853v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.472143" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600542v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jukna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Albert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Millon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillermin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.453749" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777221v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-022-07887-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T Tikhonchuk" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Zhou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runzhe Yang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.469492" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03593257v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixiang Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhui Lu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengquan Fan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.105.023529" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063116" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078714v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herkommer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Mostajabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020200243" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03158949v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.414863" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03380749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria V Mokrouso" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay A Panov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A Nikolaeva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil E Shipilo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8100446" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03510763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077635" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03149138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Tikhonchuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mysyrowicz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/abd8bf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03312461v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. G Kosareva" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. V Mokrousova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A Panov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. A Nikolaeva" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E Shipilo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057544" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03151353v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kosareva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Panov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Shipilo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Mokrousova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Nikolaeva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.416224" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02993245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaojie Liu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0256-307x/37/6/065201" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02919116v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395261" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-02525234v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengji Ding" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenhao Kou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-020-7402-x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03113972v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie-Yu Gui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Jie Zhou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Luo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3788/gzxb20204911.1149013" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076907v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyu Gui" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Luo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.063522" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02414411v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongjie Zhou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi L&#252;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.243203" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01956029v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingqing Liang" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhu Diao" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Jukna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.11.192" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7678KGMD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02365149v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tikhonchuk" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5116898" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02283745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.000G13" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095173v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schimmel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011339" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Quentin Elias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Severac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luyssen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Doudet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aau5239" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01622332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Point" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onid Arantchouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Thouin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Carbonnel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14054-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01597577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Escudero" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sanchis" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Vera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.033810" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431389v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Prade" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Larour" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-016-6616-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648046v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir T. Tikhonchuk" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lix Tremblay-Bugeaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2017-80464-3" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01648039v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Ibrakovic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel N. Bengtsson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihua Chen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203205" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01419689v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.043824" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01314451v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Honnorat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947273" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317505v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006271" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01385550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962517" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317517v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Klingebiel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.007437" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01333275v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Jarnac" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Mili&#225;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brelet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.063106" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01317509v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sessarego" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.33.95-111" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01138358v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4914998" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160260v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094009" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01160264v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Forestier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01169011v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Louisy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Arnold" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Miranda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben W Larsen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.2.000563" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886553v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Mitryukovskiy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/48/9/094003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01204958v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.133203" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118358v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.063003" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118170v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.001725" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4902533" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118196v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/497/1/012001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.002829" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01187987v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Durand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Lim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dur&#233;cu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vasseur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.005852" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118184v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-014-5830-1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118122v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.023844" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118211v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.223902" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118205v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.012750" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118158v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Point" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868227" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2013.07.082" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118232v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/9/094009" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118357v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Brizuela" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Heyl" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Rudawski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Campi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50558-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118217v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4886582" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118152v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gintaras Tamosauskas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatas Majus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.89.033809" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118350v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.029964" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118079v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.026836" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01303688v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ricci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rousseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4801457" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894715v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852047v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanbing He" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.097601" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857954v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812354" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852051v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grabielle" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.115003" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00857948v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Mitryukovskiy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807917" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.022791" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852057v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4802927" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118062v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Mckee" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baudelet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.043820" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852030v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Revel" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3690961" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852034v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4711208" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852038v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.036405" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773492" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852001v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3568888" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852023v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Zhou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.255002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852025v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.05.050" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00852002v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cord L. Arnold" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001009" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00510593v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.055003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00487635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.35.001710" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00472658v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3378266" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457965v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011480" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00457966v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcuk Akturk" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.011450" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454573v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.001195" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454582v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro d'Amico" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Bloas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/1/013015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458429v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diaw" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2965612" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455124v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.255006" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00578097v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455104v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/24/245206" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-9JKBBR7D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00458442v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franco" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.78.033804" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2734396" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454579v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Leriche" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821371" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455111v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Franco" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.235002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00454588v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015274" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.135002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04538268v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mennerat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dobroc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lupinski" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3001107" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382938v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Khiar" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morilhat" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1651" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03783025v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V. Mokrousova" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Rizaev" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Koribut" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Panov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Nikolaeva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICLO54117.2022.9839914" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464374v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tikhonchuk" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ding" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02464419v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466697v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933122v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tobeli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894219v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894218v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Honnorat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thouin" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Point" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894214v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard S. Prade" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7179775" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894216v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/plasma.2015.7180005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886611v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2015.SM2N.2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894220v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-B. Andr&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894212v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894211v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Milian" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894188v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894187v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894173v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894172v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894171v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894210v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894209v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00455095v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.822527" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423132v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clark" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gutierrez" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125607v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernardot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorval" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pivard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131488v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Bernadot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423205v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894711v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894716v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03600581v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW527E_ch1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01687813v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65220-7_3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01218982v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Couairon" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jukna" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Darginavi&#269;ius" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Majus" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Garejev" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23084-9_6" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01240178v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23657-5_5" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01118115v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00521-8_6" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00454585v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01431403v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>