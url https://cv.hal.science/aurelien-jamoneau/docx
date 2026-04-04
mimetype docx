--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -298,1558 +298,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973857v1</w:t>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+                <w:t xml:space="preserve">hal-04973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom metacommunity processes in thermo-mineral springs in the Auvergne Region, France</w:t>
+                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Beauger</w:t>
+                <w:t xml:space="preserve">Sophia I Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Allain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Wetzel</w:t>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05512-7⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551285v1</w:t>
+                <w:t xml:space="preserve">hal-04788152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatom metacommunity processes in thermo-mineral springs in the Auvergne Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghua Shen</w:t>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+                <w:t xml:space="preserve">Carlos Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Danielle K. Petsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia I Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788152v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European river typologies fail to capture diatom, fish, and macrophyte community composition</w:t>
+                <w:t xml:space="preserve">There is room for everyone: Invasion credit cannot be inferred from the species–area relationship in fragmented forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Jupke</w:t>
+                <w:t xml:space="preserve">Giacomo Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Birk</w:t>
+                <w:t xml:space="preserve">Francesco Boscutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos Apostolou</w:t>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Aroviita</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Chiarucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165081⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375354v1</w:t>
+                <w:t xml:space="preserve">hal-04188783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophia Passy</w:t>
+                <w:t xml:space="preserve">European river typologies fail to capture diatom, fish, and macrophyte community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jupke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+                <w:t xml:space="preserve">Sebastian Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Budnick</w:t>
+                <w:t xml:space="preserve">Apostolos Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Jukka Aroviita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Baattrup-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 896, pp.165081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing resilience and sensitivity patterns for fish and phytoplankton in French lakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02458⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177227v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is room for everyone: Invasion credit cannot be inferred from the species–area relationship in fragmented forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing resilience and sensitivity patterns for fish and phytoplankton in French lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Chiarucci</w:t>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.e02458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188783v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t>
@@ -1881,2232 +1881,2232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Vilmi</w:t>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Escarguel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.e12839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105636v2</w:t>
+                <w:t xml:space="preserve">hal-02370562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Vilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mignien</w:t>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Konsta Happonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290177v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Phytoplankton morpho-functional trait dataset from French water-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Buquet</w:t>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Emilie Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.656314⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (40), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04487896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32 (1), pp.e12839. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370562v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton morpho-functional trait dataset from French water-bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Derot</w:t>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Prévost</w:t>
+                <w:t xml:space="preserve">Damien Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Mat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (40), 9 p. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00814-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.656314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03142081v1</w:t>
+                <w:t xml:space="preserve">hal-04487896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Derot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">William R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Wim Vyverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609818v1</w:t>
+                <w:t xml:space="preserve">hal-02911581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlane Anneville</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Almoussawi</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Safaa Wasof</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.105659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357063v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R. Budnick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wim Vyverman</w:t>
+                <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911581v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pickhahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745384v1</w:t>
+                <w:t xml:space="preserve">hal-04406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
+                <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. van Looy</w:t>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Tonkin</w:t>
+                <w:t xml:space="preserve">Laurent Pickhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609260v1</w:t>
+                <w:t xml:space="preserve">hal-03745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609921v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Budnick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.346-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609197v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Belliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Janne Soininen</w:t>
+                <w:t xml:space="preserve">J.D. Tonkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12976⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609712v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Devreux</w:t>
+                <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.1597-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016224v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.32-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406201v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of individual plant species is more important than diversity in explaining plant biomass in the forest understorey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4183,64 +4183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4291,103 +4291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1781), pp.14. </w:t>
@@ -4425,103 +4425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta diversity of diatom species and ecological guilds: Response to environmental and spatial mechanisms along the stream watercourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (1), pp.62-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass as a proxy for available surface area in freshwater macrophytes: influence of seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,64 +4663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système opérationnel de surveillance et d'alerte des proliférations de cyanobactéries : application aux plans d'eau landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (12), pp.1164-1175. </w:t>
@@ -4931,77 +4931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and drivers of species and trait composition in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5194,77 +5194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t miss the forest for the trees! Evidence for vertical differences in the response of plant diversity to disturbance in a tropical rain forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,64 +5349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a direct negative effect of habitat fragmentation on forest herb functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (5), pp.857-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche shifts of understorey plants along a latitudinal gradient of temperate forests in north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,77 +5587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of forest edges is constrained by neighbouring agricultural land management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.58-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5691,90 +5691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation alters beta‐diversity patterns of habitat specialists within forest metacommunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (2), pp.124-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5820,51 +5820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of plant species assemblages in forest patches among contrasted dynamic agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6114,1930 +6114,1930 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
+                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maujarret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320300v1</w:t>
+                <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Présentation des travaux ECOVEA sur les lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">Journée Equipe ECOGERE (BIOGECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226491v1</w:t>
+                <w:t xml:space="preserve">hal-05320305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226277v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226455v1</w:t>
+                <w:t xml:space="preserve">hal-05226491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320312v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux ECOVEA sur les lacs du littoral aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Equipe ECOGERE (BIOGECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320305v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Debailleul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226978v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226989v1</w:t>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008725v1</w:t>
+                <w:t xml:space="preserve">hal-04934188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968449v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569623v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380168v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934188v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907566v1</w:t>
+                <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,64 +8062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e assemblée des acteurs de l'eau partenaires de l'ARB Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Régionale de la Biodiversité Nouvelle-Aquitaine, Nov 2023, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8144,90 +8144,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the thermo-mineral springs: meta-community dynamics in extreme ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8263,480 +8263,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence relative des processus locaux et régionaux sur la diversité des communautés de diatomées des sources thermo-minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
+              <w:t xml:space="preserve">40ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722744v1</w:t>
+                <w:t xml:space="preserve">hal-05226628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence relative des processus locaux et régionaux sur la diversité des communautés de diatomées des sources thermo-minérales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226628v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013980v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
@@ -8765,103 +8765,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
@@ -8890,103 +8890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
@@ -9134,1963 +9134,1963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350987v1</w:t>
+                <w:t xml:space="preserve">hal-05227637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Queau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227637v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Queau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th Annual Symposium of International Association of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bozeman, United States. pp.22</w:t>
+              <w:t xml:space="preserve">SFE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608383v1</w:t>
+                <w:t xml:space="preserve">hal-02608384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gery</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+              <w:t xml:space="preserve">61th Annual Symposium of International Association of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bozeman, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608381v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Gery</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227699v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227684v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608384v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606785v1</w:t>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606786v1</w:t>
+                <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Queau</w:t>
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606591v1</w:t>
+                <w:t xml:space="preserve">hal-02606786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+                <w:t xml:space="preserve">hal-02606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
+              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606477v1</w:t>
+                <w:t xml:space="preserve">hal-02606591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Jan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
+              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605797v1</w:t>
+                <w:t xml:space="preserve">hal-02603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Passy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
+              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603402v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11126,329 +11126,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602010v1</w:t>
+                <w:t xml:space="preserve">hal-02602003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602003v1</w:t>
+                <w:t xml:space="preserve">hal-02602010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11490,77 +11490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest patch changes among contrasted agricultural landscapes of the Picardy region (Nord France) since the late 18th century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11624,303 +11624,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086861v1</w:t>
+                <w:t xml:space="preserve">hal-05098881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudi Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098881v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces patrimoniales des lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRAE Gazinet Cestas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11971,77 +11971,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
@@ -12070,103 +12070,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12204,64 +12204,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12299,64 +12299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12394,64 +12394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guinjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12500,359 +12500,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607887v1</w:t>
+                <w:t xml:space="preserve">hal-02608382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608504v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608382v1</w:t>
+                <w:t xml:space="preserve">hal-02608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t>
               </w:r>
@@ -12963,90 +12963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom beta-diversity patterns at the French hydrosystem scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13103,51 +13103,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d'eau face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13155,51 +13155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acclimaterra, pp.56, 2021, Cahier Thématique n°1, 978-2-9574665-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -13270,90 +13270,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Stochastic Effects on Freshwater Diatom Biodiversity and Community Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Vilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Ecology: From Molecules to Metacommunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.85-122, 2024, 9781394174454. </w:t>
@@ -13423,90 +13423,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13541,103 +13541,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13653,699 +13653,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309233v1</w:t>
+                <w:t xml:space="preserve">hal-03602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 3 : Dynamique fonctionnelle du phytoplancton et sensibilité de la bioindication.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Inrae eabx. 2022, pp.1-92</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309212v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 3 : Dynamique fonctionnelle du phytoplancton et sensibilité de la bioindication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys-Maï Tzvetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022, pp.1-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308917v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309174v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03602225v1</w:t>
+                <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14371,103 +14371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14493,77 +14493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des processus de dispersion au sein des communautés de diatomées, et impact sur les méthodes de bioindication (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14598,77 +14598,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14739,51 +14739,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les diversités alpha, béta et gamma de la flore vasculaire de fragments forestiers inclus dans des paysages agricoles contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Picardie Jules Verne, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -14900,51 +14900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7199E01"/>
+    <w:nsid w:val="7767B80B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15131,51 +15131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-jamoneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1181-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosseaume" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05512-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04188783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Trotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boscutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12745" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.656314" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142081v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00814-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitcollin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reinecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hagenblad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H&#252;lsk&#246;tter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Prasad Acharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0242-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMS9N1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0022-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.06900.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ4PJ19C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Graae" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01768.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320305v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226628v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309212v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys-Ma&#239; Tzvetan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495833v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-jamoneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1181-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosseaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05512-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04188783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Trotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boscutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12745" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00814-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.656314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitcollin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reinecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hagenblad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H&#252;lsk&#246;tter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Prasad Acharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0242-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMS9N1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0022-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.06900.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ4PJ19C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Graae" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01768.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320305v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226628v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys-Ma&#239; Tzvetan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495833v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>