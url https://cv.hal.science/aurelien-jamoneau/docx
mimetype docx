--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -298,1558 +298,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+                <w:t xml:space="preserve">hal-04973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973857v1</w:t>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia I Passy</w:t>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788152v1</w:t>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom metacommunity processes in thermo-mineral springs in the Auvergne Region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10750-024-05512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle K. Petsch</w:t>
+                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+                <w:t xml:space="preserve">Sophia I Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is room for everyone: Invasion credit cannot be inferred from the species–area relationship in fragmented forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Trotta</w:t>
+                <w:t xml:space="preserve">Joseph Mruzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Boscutti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/avsc.12745⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188783v1</w:t>
+                <w:t xml:space="preserve">hal-04027209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European river typologies fail to capture diatom, fish, and macrophyte community composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Jupke</w:t>
+                <w:t xml:space="preserve">Sebastian Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Birk</w:t>
+                <w:t xml:space="preserve">Apostolos Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apostolos Apostolou</w:t>
+                <w:t xml:space="preserve">Jukka Aroviita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Baattrup-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 896, pp.165081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessing resilience and sensitivity patterns for fish and phytoplankton in French lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.e02458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027209v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing resilience and sensitivity patterns for fish and phytoplankton in French lakes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">There is room for everyone: Invasion credit cannot be inferred from the species–area relationship in fragmented forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Trotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Boscutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">Alessandro Chiarucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43, pp.e02458. </w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177227v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04188783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t>
@@ -1887,103 +1887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (1), pp.e12839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2151,51 +2151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton morpho-functional trait dataset from French water-bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (40), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2285,103 +2285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Mignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Wach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Indicators</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
@@ -2432,90 +2432,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -2553,90 +2553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vyverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2834,77 +2834,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Almoussawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3083,961 +3083,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pickhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas-Planas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
+              <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406201v1</w:t>
+                <w:t xml:space="preserve">hal-03745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+                <w:t xml:space="preserve">W. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pickhahn</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">S. I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745384v1</w:t>
+                <w:t xml:space="preserve">hal-02609197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Budnick</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.346-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609197v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Looy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.D. Tonkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609921v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. van Looy</w:t>
+                <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Tonkin</w:t>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Floury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.1597-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609260v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12976⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.32-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609712v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Queau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liess Bouraï</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lise Devreux</w:t>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.32-51. </w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016224v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of individual plant species is more important than diversity in explaining plant biomass in the forest understorey</w:t>
               </w:r>
@@ -4062,51 +4062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4183,64 +4183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4304,90 +4304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1781), pp.14. </w:t>
@@ -4425,103 +4425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta diversity of diatom species and ecological guilds: Response to environmental and spatial mechanisms along the stream watercourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (1), pp.62-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass as a proxy for available surface area in freshwater macrophytes: influence of seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,64 +4663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système opérationnel de surveillance et d'alerte des proliférations de cyanobactéries : application aux plans d'eau landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (12), pp.1164-1175. </w:t>
@@ -4931,77 +4931,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and drivers of species and trait composition in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5194,77 +5194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t miss the forest for the trees! Evidence for vertical differences in the response of plant diversity to disturbance in a tropical rain forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,64 +5349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a direct negative effect of habitat fragmentation on forest herb functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (5), pp.857-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5479,51 +5479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,77 +5587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of forest edges is constrained by neighbouring agricultural land management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.58-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5691,90 +5691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation alters beta‐diversity patterns of habitat specialists within forest metacommunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (2), pp.124-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5820,51 +5820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of plant species assemblages in forest patches among contrasted dynamic agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6080,7006 +6080,7226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Danilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">RRI Tackling global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320312v1</w:t>
+                <w:t xml:space="preserve">hal-05602121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux ECOVEA sur les lacs du littoral aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Equipe ECOGERE (BIOGECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320305v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226978v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226491v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320300v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226277v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Présentation des travaux ECOVEA sur les lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">Journée Equipe ECOGERE (BIOGECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226455v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934188v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907566v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968449v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226989v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008725v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569623v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
+              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380168v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+                <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382438v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e assemblée des acteurs de l'eau partenaires de l'ARB Nouvelle-Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Régionale de la Biodiversité Nouvelle-Aquitaine, Nov 2023, Angoulème, France</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915205v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the thermo-mineral springs: meta-community dynamics in extreme ecosystems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle Upon Tyne, United Kingdom</w:t>
+              <w:t xml:space="preserve">4e assemblée des acteurs de l'eau partenaires de l'ARB Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Régionale de la Biodiversité Nouvelle-Aquitaine, Nov 2023, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571245v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence relative des processus locaux et régionaux sur la diversité des communautés de diatomées des sources thermo-minérales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Diving into the thermo-mineral springs: meta-community dynamics in extreme ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle Upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226628v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013980v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence relative des processus locaux et régionaux sur la diversité des communautés de diatomées des sources thermo-minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
+              <w:t xml:space="preserve">40ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722744v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
+              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013933v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
+                <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William R. Budnick</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331342v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350972v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Spatial Variation to Ecological Risk Assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oscar Belmar</w:t>
+                <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Fresh Blood for Freshwater Conference (FBFW7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140660v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Queau</w:t>
+                <w:t xml:space="preserve">Introducing Spatial Variation to Ecological Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan F. Jupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanne van den Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Paula Battes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pepe Barquín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Belmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
+              <w:t xml:space="preserve">7th Fresh Blood for Freshwater Conference (FBFW7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227637v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350987v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608384v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Percaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61th Annual Symposium of International Association of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bozeman, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">SFE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606785v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606786v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606477v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
+              <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606591v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
+              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603402v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Jan</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
+              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605797v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Vegetation Science, 58th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. pp.18</w:t>
+              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602012v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Association of Vegetation Science, 58th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602003v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échange QUASARE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605012v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’échange QUASARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forest patch changes among contrasted agricultural landscapes of the Picardy region (Nord France) since the late 18th century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Annual Symposium of International Association of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Swansea, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudi Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098881v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086861v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espèces patrimoniales des lacs et étangs du littoral aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La génétique pour la sauvegarde des lacs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes INRAE Gazinet Cestas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cestas, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la région Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805532v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes aquatiques urbains à Bordeaux Métropole : une démarche d’amélioration des connaissances pour évaluer la qualité des milieux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les espèces patrimoniales des lacs et étangs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes INRAE Gazinet Cestas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227796v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecosystèmes aquatiques urbains à Bordeaux Métropole : une démarche d’amélioration des connaissances pour évaluer la qualité des milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Roscoff, France. </w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226606v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+                <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382428v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
+              <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207311v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226642v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guinjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Queau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608382v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pichahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659265v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Beranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diatom beta-diversity patterns at the French hydrosystem scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13089,151 +13309,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d'eau face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acclimaterra, pp.56, 2021, Cahier Thématique n°1, 978-2-9574665-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13243,163 +13463,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Stochastic Effects on Freshwater Diatom Biodiversity and Community Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Vilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Ecology: From Molecules to Metacommunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.85-122, 2024, 9781394174454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394174898.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13409,1313 +13629,1313 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - EABX. 2025, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03602225v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 3 : Dynamique fonctionnelle du phytoplancton et sensibilité de la bioindication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys-Maï Tzvetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022, pp.1-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309233v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 3 : Dynamique fonctionnelle du phytoplancton et sensibilité de la bioindication.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">Inrae eabx. 2022, pp.1-92</w:t>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309212v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308917v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04309174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des processus de dispersion au sein des communautés de diatomées, et impact sur les méthodes de bioindication (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14725,114 +14945,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les diversités alpha, béta et gamma de la flore vasculaire de fragments forestiers inclus dans des paysages agricoles contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Picardie Jules Verne, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00495833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId354"/>
+      <w:footerReference w:type="default" r:id="rId359"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14900,51 +15120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7767B80B"/>
+    <w:nsid w:val="8CB052CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15131,51 +15351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-jamoneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1181-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosseaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05512-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04188783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Trotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boscutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12745" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00814-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.656314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitcollin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reinecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hagenblad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H&#252;lsk&#246;tter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Prasad Acharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0242-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMS9N1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0022-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.06900.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ4PJ19C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Graae" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01768.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320305v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226628v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309212v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys-Ma&#239; Tzvetan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495833v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-jamoneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1181-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosseaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05512-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04188783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Trotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boscutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12745" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00814-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.656314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitcollin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reinecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hagenblad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H&#252;lsk&#246;tter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Prasad Acharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0242-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMS9N1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0022-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.06900.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ4PJ19C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Graae" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01768.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys-Ma&#239; Tzvetan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>