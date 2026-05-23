--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -298,1558 +298,1558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
+                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+                <w:t xml:space="preserve">Amélie Truchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Eme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973857v1</w:t>
+                <w:t xml:space="preserve">hal-05442412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating metaecosystem framework with ecosystem service dynamics in sociohydrosystems</w:t>
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Truchy</w:t>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eme</w:t>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jabot</w:t>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biaf192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442412v1</w:t>
+                <w:t xml:space="preserve">hal-04973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghua Shen</w:t>
+                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
+                <w:t xml:space="preserve">Sophia I Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Sagouis</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle K Petsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05586561v1</w:t>
+                <w:t xml:space="preserve">hal-04788152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diatom metacommunity processes in thermo-mineral springs in the Auvergne Region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Passy</w:t>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Carlos Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05512-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571166v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t>
+                <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Logez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Reynaud</w:t>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522022v1</w:t>
+                <w:t xml:space="preserve">hal-04571166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom metacommunity processes in thermo-mineral springs in the Auvergne Region, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Beauger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlos Wetzel</w:t>
+                <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05512-7⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551285v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia I Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Saúl Blanco</w:t>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788152v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">There is room for everyone: Invasion credit cannot be inferred from the species–area relationship in fragmented forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+                <w:t xml:space="preserve">Giacomo Trotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Budnick</w:t>
+                <w:t xml:space="preserve">Francesco Boscutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Decocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Chiarucci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027209v1</w:t>
+                <w:t xml:space="preserve">hal-04188783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European river typologies fail to capture diatom, fish, and macrophyte community composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Jupke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Birk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apostolos Apostolou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jukka Aroviita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Baattrup-Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 896, pp.165081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing resilience and sensitivity patterns for fish and phytoplankton in French lakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the shape and origins of the freshwater species–area relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Logez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mruzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02458⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (3), pp.e3917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177227v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is room for everyone: Invasion credit cannot be inferred from the species–area relationship in fragmented forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing resilience and sensitivity patterns for fish and phytoplankton in French lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Logez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Chiarucci</w:t>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (3), </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.e02458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04188783v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t>
@@ -1881,2232 +1881,2232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Mignien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jvs.12839⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02370562v1</w:t>
+                <w:t xml:space="preserve">hal-03290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum: Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annika Vilmi</w:t>
+                <w:t xml:space="preserve">Damien Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jani Heino</w:t>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.656314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105636v2</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton morpho-functional trait dataset from French water-bodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+                <w:t xml:space="preserve">Dispersal–niche continuum index: a new quantitative metric for assessing the relative importance of dispersal versus niche processes in community assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Vilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Derot</w:t>
+                <w:t xml:space="preserve">Konsta Happonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Prévost</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jani Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00814-0⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.370-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.05356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03142081v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105636v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Phytoplankton morpho-functional trait dataset from French water-bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Derot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mignien</w:t>
+                <w:t xml:space="preserve">Emilie Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wach</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anne Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (40), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00814-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03290177v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Buquet</w:t>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.e12839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.656314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487896v1</w:t>
+                <w:t xml:space="preserve">hal-02370562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William R. Budnick</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Ali Almoussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wim Vyverman</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911581v1</w:t>
+                <w:t xml:space="preserve">hal-02357063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">J. Derot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bouffard</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.105659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025852v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of phytoplankton traits to environmental variables in French lakes: New perspectives for bioindication</w:t>
+                <w:t xml:space="preserve">Scientists’ Warning to Humanity: Rapid degradation of the world’s large lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Derot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Jenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Teichert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+                <w:t xml:space="preserve">Orlane Anneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Baulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.105659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (4), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2020.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609818v1</w:t>
+                <w:t xml:space="preserve">hal-03025852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest fragmentation shapes the alpha–gamma relationship in plant diversity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safaa Wasof</w:t>
+                <w:t xml:space="preserve">Wim Vyverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (1), pp.63-74. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvs.12817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357063v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pickhahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745384v1</w:t>
+                <w:t xml:space="preserve">hal-04406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Budnick</w:t>
+                <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Passy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">J.D. Tonkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609197v1</w:t>
+                <w:t xml:space="preserve">hal-02609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dispositif CYANALERT : un système de surveillance et d’alerte des proliférations de cyanobactéries sur les plans d’eau du Born (Landes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pickhahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 - 44, pp.74 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.4767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02609921v1</w:t>
+                <w:t xml:space="preserve">hal-03745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The three Rs of river ecosystem resilience: Resources, Recruitment and Refugia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Soininen</w:t>
+                <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. I. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3396⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609260v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Stream diatoms exhibit weak niche conservation along global environmental and climatic gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.12976⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.346-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.03828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609712v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Devreux</w:t>
+                <w:t xml:space="preserve">Local and regional drivers of taxonomic homogenization in stream communities along a land use gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (11), pp.1597-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016224v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’histoire du paysage sur la diversité des macrophytes dans les lacs du littoral Aquitain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.32-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406201v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance of individual plant species is more important than diversity in explaining plant biomass in the forest understorey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4183,64 +4183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4291,103 +4291,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive Aquatic Plants as Ecosystem Engineers in an Oligo-Mesotrophic Shallow Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1781), pp.14. </w:t>
@@ -4425,103 +4425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta diversity of diatom species and ecological guilds: Response to environmental and spatial mechanisms along the stream watercourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (1), pp.62-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass as a proxy for available surface area in freshwater macrophytes: influence of seasonality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4663,64 +4663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système opérationnel de surveillance et d'alerte des proliférations de cyanobactéries : application aux plans d'eau landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gogin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4849,51 +4849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lander Baeten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39 (12), pp.1164-1175. </w:t>
@@ -4944,64 +4944,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global patterns and drivers of species and trait composition in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5194,77 +5194,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don’t miss the forest for the trees! Evidence for vertical differences in the response of plant diversity to disturbance in a tropical rain forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gourlet-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,64 +5349,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a direct negative effect of habitat fragmentation on forest herb functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (5), pp.857-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5440,90 +5440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological niche shifts of understorey plants along a latitudinal gradient of temperate forests in north‐western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Wasof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5587,77 +5587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturation of forest edges is constrained by neighbouring agricultural land management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (1), pp.58-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5691,90 +5691,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation alters beta‐diversity patterns of habitat specialists within forest metacommunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Closset-Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (2), pp.124-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5820,51 +5820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of plant species assemblages in forest patches among contrasted dynamic agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,51 +6120,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,1930 +6239,1930 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05602121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
+                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Meignant</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estelle Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226491v1</w:t>
+                <w:t xml:space="preserve">hal-05226978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
+                <w:t xml:space="preserve">Présentation des travaux ECOVEA sur les lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">Journée Equipe ECOGERE (BIOGECO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320300v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
+              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226277v1</w:t>
+                <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226455v1</w:t>
+                <w:t xml:space="preserve">hal-05320300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Meignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226978v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux ECOVEA sur les lacs du littoral aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Water Wars: competition between native and exotic isoetid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Equipe ECOGERE (BIOGECO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Carcans, France</w:t>
+              <w:t xml:space="preserve">14th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bolu, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320305v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320312v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968449v1</w:t>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+                <w:t xml:space="preserve">hal-04907566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008725v1</w:t>
+                <w:t xml:space="preserve">hal-04934188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226989v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569623v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380168v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thu Bizat</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des communautés de diatomées des sources minérales : première synthèse.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lory-Anne Baker</w:t>
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Celle</w:t>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OFB; ADLAF, Sep 2024, Limoges, France</w:t>
+              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934188v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fact or Fiction? The Battle Between Native and Exotic Isoetid Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907566v1</w:t>
+                <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8187,64 +8187,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie des communautés végétales des lacs et étangs du littoral aquitain - Projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e assemblée des acteurs de l'eau partenaires de l'ARB Nouvelle-Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Régionale de la Biodiversité Nouvelle-Aquitaine, Nov 2023, Angoulème, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8269,90 +8269,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diving into the thermo-mineral springs: meta-community dynamics in extreme ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosseaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8388,480 +8388,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence relative des processus locaux et régionaux sur la diversité des communautés de diatomées des sources thermo-minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gosseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
+              <w:t xml:space="preserve">40ème Colloque des Diatomistes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03722744v1</w:t>
+                <w:t xml:space="preserve">hal-05226628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence relative des processus locaux et régionaux sur la diversité des communautés de diatomées des sources thermo-minérales</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Colloque des Diatomistes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226628v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013980v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
@@ -8890,103 +8890,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
@@ -9015,103 +9015,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
@@ -9259,1346 +9259,1342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Queau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
+              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227637v1</w:t>
+                <w:t xml:space="preserve">hal-03136746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shallow lake multitaxonomic diversity: relative influence of environmental and biotic relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136746v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs influençant la composition taxonomique des communautés de diatomées épiphytes lacustres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liess Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Percaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">Audrey Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire DSS Biodiversité IRSTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350987v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Queau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61th Annual Symposium of International Association of Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bozeman, United States. pp.22</w:t>
+              <w:t xml:space="preserve">SFE International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608383v1</w:t>
+                <w:t xml:space="preserve">hal-02608384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of historical landscape on aquatic plant diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kevin Gery</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
+              <w:t xml:space="preserve">61th Annual Symposium of International Association of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bozeman, United States. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608381v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Role of biotic interactions in patterning epiphytic diatoms assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kewin Gery</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
+              <w:t xml:space="preserve">European Large Lakes Symposium-International Association for Great Lakes Research Joint Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227699v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multimaillons - Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227684v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche conservatism in stream diatoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Wang</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France. pp.15</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608384v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+                <w:t xml:space="preserve">hal-02606591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10640,103 +10636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From up- to downstream: Beta-diversity patterns of diatoms communities in freshwater ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th symposium for European freshwater science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10755,825 +10751,829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si le passé nous parlait d'avenir : influence de l'histoire du paysage sur la diversité des macrophytes des lacs et étangs du littoral aquitain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Queau</w:t>
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bertrin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre d'Ecologie des Paysages 2017 : nouveaux horizons pour l'écologie des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. pp.45</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606591v1</w:t>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Passy</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
+              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603402v1</w:t>
+                <w:t xml:space="preserve">hal-02605797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aller vers le passé pour mieux comprendre le présent : Influence de l'histoire du paysage sur la biodiversité macrophytique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Benthic diatom metacommunities: an illustrated overview of processes and patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Jan</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journées Internationales de Limnologie et d’Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saint Malo, France. pp.28</w:t>
+              <w:t xml:space="preserve">4 th Biofilm Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Girona, Spain. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605797v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association of Vegetation Science, 58th symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. pp.18</w:t>
+              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602012v1</w:t>
+                <w:t xml:space="preserve">hal-02602010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamic of macrophyte communities in shallow lake ecosystems: 30 years of vegetation survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Passy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Biodiversity and Ecosystems – Evolution, interactions and global change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Liverpool, United Kingdom. pp.18</w:t>
+              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602010v1</w:t>
+                <w:t xml:space="preserve">hal-02602003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si tout n’était pas partout ? Assemblages spécifiques et fonctionnels des communautés de diatomées à une échelle globale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">30 years of vegetation survey in shallow-lake ecosystems: dynamics of macrophytes communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Association of Vegetation Science, 58th symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Brno, Czech Republic. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602003v1</w:t>
+                <w:t xml:space="preserve">hal-02602012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11615,77 +11615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest patch changes among contrasted agricultural landscapes of the Picardy region (Nord France) since the late 18th century.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gallet-Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Decocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11768,77 +11768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tudi Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11863,103 +11863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
@@ -11988,77 +11988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique pour la sauvegarde des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12083,64 +12083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espèces patrimoniales des lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Portes Ouvertes INRAE Gazinet Cestas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Cestas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12191,77 +12191,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
@@ -12290,103 +12290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of scuba-diving for monitoring water oxygen and charophyte distribution in shallow-lakes of the Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference of Scientific Diving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Roscoff, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12424,64 +12424,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12519,64 +12519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12614,64 +12614,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guinjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12720,359 +12720,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Percaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607887v1</w:t>
+                <w:t xml:space="preserve">hal-02608382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An operational monitoring system for cyanobacterial blooms: application to water bodies in the South-Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pichahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Big lakes - Small World ELLS-IAGLR-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Evian, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608504v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements paysagers dans les bassins versants des lacs et étangs du littoral aquitain : Influence sur les communautés de macrophytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biofilm on macrophytes: What about Micro-meiofauna?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Biscarosse, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">La chaîne des lacs et étangs du littoral aquitain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608382v1</w:t>
+                <w:t xml:space="preserve">hal-02608504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t>
               </w:r>
@@ -13183,90 +13183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom beta-diversity patterns at the French hydrosystem scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, London, United Kingdom. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13323,51 +13323,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d'eau face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13375,51 +13375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bartout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acclimaterra, pp.56, 2021, Cahier Thématique n°1, 978-2-9574665-1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -13490,90 +13490,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic and Stochastic Effects on Freshwater Diatom Biodiversity and Community Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Vilmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Ecology: From Molecules to Metacommunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.85-122, 2024, 9781394174454. </w:t>
@@ -13643,90 +13643,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13761,103 +13761,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbbara Silva Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Logez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13873,699 +13873,699 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2022, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309233v1</w:t>
+                <w:t xml:space="preserve">hal-03602225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 3 : Dynamique fonctionnelle du phytoplancton et sensibilité de la bioindication.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Inrae eabx. 2022, pp.1-92</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309212v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 3 : Dynamique fonctionnelle du phytoplancton et sensibilité de la bioindication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys-Maï Tzvetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022, pp.1-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308917v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04309174v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 4 : Interactions biologiques et impacts écotoxicologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03602225v1</w:t>
+                <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14591,103 +14591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-taxonomique des communautés aquatiques dans le lac de Lacanau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kewin Gery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14713,77 +14713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des processus de dispersion au sein des communautés de diatomées, et impact sur les méthodes de bioindication (IBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14818,77 +14818,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14959,51 +14959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les diversités alpha, béta et gamma de la flore vasculaire de fragments forestiers inclus dans des paysages agricoles contrastés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Picardie Jules Verne, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -15120,51 +15120,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CB052CE"/>
+    <w:nsid w:val="ED513F5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15351,51 +15351,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-jamoneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1181-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551285v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosseaume" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05512-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177227v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02458" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04188783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Trotta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boscutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12745" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00814-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.656314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitcollin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reinecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hagenblad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H&#252;lsk&#246;tter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Prasad Acharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0242-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMS9N1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0022-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.06900.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ4PJ19C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Graae" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01768.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309212v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys-Ma&#239; Tzvetan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-jamoneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1181-2269" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05442412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Truchy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biaf192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosseaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Allain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05512-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04188783v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Trotta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Boscutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decocq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiarucci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12745" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375354v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jupke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Birk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Apostolou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Aroviita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Baattrup-Pedersen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04027209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mruzek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3917" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177227v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02458" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487896v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Buquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.656314" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03105636v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Vilmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert Bret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konsta Happonen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.05356" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Derot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pr&#233;vost" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00814-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percaille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Queau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12839" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357063v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Almoussawi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Hattab" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Wasof" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12817" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.105659" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Baulaz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouffard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.05.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609260v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Tonkin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floury" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leigh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3396" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pickhahn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.4767" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03828" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609712v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12976" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liess Boura&#239;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.3434" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gallet-Moron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958855v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Passy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Larson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699830" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01781" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12980" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petitcollin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584302v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pickhahn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.HS.06" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Reinecke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wulf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Baeten" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Brunet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Passy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12452" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LS52DZ6V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Hagenblad" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer H&#252;lsk&#246;tter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Prasad Acharya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-015-0242-8" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228164v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beina" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gourlet-Fleury" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Closset-Kopp" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2014.09.001" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWMS9N1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Sonnier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-014-0022-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228169v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenoir" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12073" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228173v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2012.01449.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2011.06900.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MQ4PJ19C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228183v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Saguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2011.01840.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228187v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter de Frenne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bente Graae" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2745.2010.01768.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907566v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934188v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lory-Anne Baker" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915205v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226628v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan F. Jupke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanne van den Berg" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Paula Battes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepe Barqu&#237;n" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Belmar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136746v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Delest" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350987v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delest" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608384v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608383v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boura&#239;" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devreux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Percaille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Queau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608381v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gery" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Gery" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606591v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606477v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605797v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603402v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602010v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602003v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602012v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228197v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600583v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805532v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226606v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608382v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607887v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pichahn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608504v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484549v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bartout" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228143v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Benito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394174898.ch4" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03602225v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309212v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys-Ma&#239; Tzvetan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609713v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495833v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>