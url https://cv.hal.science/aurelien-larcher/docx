--- v0 (2026-03-05)
+++ v1 (2026-05-07)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Stopping Criterion of Iterative Solvers for Efficient Computational Cost Reduction: Application to Navier–Stokes with Thermal Coupling</w:t>
+                <w:t xml:space="preserve">Adaptive Immersed Mesh Method (AIMM) for Fluid–Structure Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+                <w:t xml:space="preserve">R. Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaniyya Medghoul</w:t>
+                <w:t xml:space="preserve">A. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104263⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.106285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736512v1</w:t>
+                <w:t xml:space="preserve">hal-04842673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Immersed Mesh Method (AIMM) for Fluid–Structure Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive Stopping Criterion of Iterative Solvers for Efficient Computational Cost Reduction: Application to Navier–Stokes with Thermal Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nemer</w:t>
+                <w:t xml:space="preserve">Ghaniyya Medghoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Larcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gabriel Manzinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 277, pp.106285. </w:t>
+              <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.104263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.finel.2024.104263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04842673v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Intracranial Aneurysm Haemodynamics Altered by Wall Movement</w:t>
               </w:r>
@@ -379,51 +379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (3), pp.269. </w:t>
@@ -500,51 +500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yigit Özpeynirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -723,261 +723,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04433906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step deep reinforcement learning for two- and three-dimensional optimal shape design</w:t>
+                <w:t xml:space="preserve">Anisotropic adaptive body-fitted meshes for CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ghraieb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Hachem</w:t>
+                <w:t xml:space="preserve">Sacha El Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0097241⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 400, pp.115562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825017v1</w:t>
+                <w:t xml:space="preserve">hal-03942147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic adaptive body-fitted meshes for CFD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-step deep reinforcement learning for two- and three-dimensional optimal shape design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sacha El Aouad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 400, pp.115562. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.085108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2022.115562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0097241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942147v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning model to assist multiphysics conjugate problems</w:t>
               </w:r>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Riber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.104447. </w:t>
@@ -1374,77 +1374,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aakash Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George El Haber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (10), pp.105118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1612,90 +1612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized finite element method for incompressible solid dynamics using an updated Lagrangian formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 384, pp.113923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1723,360 +1723,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single-step deep reinforcement learning for open-loop control of laminar and turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027923v2</w:t>
+                <w:t xml:space="preserve">hal-03027908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-step deep reinforcement learning for open-loop control of laminar and turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 436, pp.110317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027908v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027923v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic boundary layer mesh generation for reliable 3D unsteady RANS simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 170, pp.103345. </w:t>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,64 +2261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary, viscous, and geometrical effects on the buckling of power-law fluid filaments under compression stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselmo Soeiro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2404,51 +2404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational &amp; Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (1), pp.135-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2495,51 +2495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONVERGENCE OF A FINITE VOLUME SCHEME FOR THE CONVECTION-DIFFUSION EQUATION WITH L 1 DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gallouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Latché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2737,592 +2737,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750786v1</w:t>
+                <w:t xml:space="preserve">hal-04750792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed machine learning for enhanced 4D flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient-specific flow diverter stent for unruptured intracranial aneurysms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Viquerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lannelongue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750792v1</w:t>
+                <w:t xml:space="preserve">hal-04750786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ghraieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Larcher</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924751v1</w:t>
+                <w:t xml:space="preserve">hal-03924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">On the CFD modelling of hemodynamics in unruptured intracranial aneurysms,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924683v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for fluid mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3390,77 +3390,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IACM Mechanistic Machine Learning and Digital Twins for Computational Science, Engineering &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3485,77 +3485,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction for the simulation of cerebral aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,77 +3610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-structure interaction for the simulation of intracranial aneurysm after endovascular flow diverter stent implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Fava-Sanches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3735,51 +3735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Fidelity Conservative and Adaptive Levelset Method for Complex Two-Fluid Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chahrazade Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3860,90 +3860,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-accurate calculation and bifurcation analysis of incompressible flows using adaptive variational multiscale modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Confe- rence on Fluid Flow Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4013,90 +4013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracranial aneurysms: what are you missing if you consider fully rigid arterial tissues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
@@ -4125,103 +4125,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of intracranial haemo- dynamics towards varying arterial tree extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
@@ -4263,90 +4263,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel FSI framework for high-fidelity simulation of hemodynamics in intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurèle Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Porto, Portugal</w:t>
@@ -4375,77 +4375,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD Modeling and beyond for the hemodynamics of intracranial aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Jeken Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurèle Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4545,77 +4545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled surface-to-surface radiative and conductive heat transfer with an immersed volume method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Lissoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4633,103 +4633,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep reinforcement learning for the control of conjugate heat transfer with application to workpiece cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Meliga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4904,51 +4904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Viquerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rabault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5035,51 +5035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kuhnle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ghraieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5133,51 +5133,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical schemes for first order one-point closure turbulence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Larcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathematics [math]. Université de Provence - Aix-Marseille I, 2010. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010AIX11037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5373,51 +5373,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniyya Medghoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manzinali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104263" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842673v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106285" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;dat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11030269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942147v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha El Aouad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115562" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432657v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Patil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401491v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rabault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhnle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02186905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bahbah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalloufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mesri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02571-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cailly-Brandst&#228;ter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hertel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401468v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mines Paristech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00553161v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AIX11037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842673v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nemer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Larcher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106285" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larcher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaniyya Medghoul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Manzinali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2024.104263" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04842648v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Goetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken-Rico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;dat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering11030269" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigit &#214;zpeynirci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids9010001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433906v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George El Haber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Viquerat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Larcher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0134421" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942147v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha El Aouad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.115562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825017v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ghraieb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Viquerat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meliga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hachem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0097241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03564192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ryckelynck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0077723" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432654v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Viquerat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meliga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Larcher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hachem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128446" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmo Soeiro Pereira" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2020.104447" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432657v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aakash Patil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0064458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401491v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rabault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kuhnle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.104973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coupez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113923" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027908v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghraieb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027923v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110317" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guiza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goetz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Billon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2019.103345" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02186905v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bahbah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalloufi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mesri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.06.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477086v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Herbin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gallou&#235;t" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Latch&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-014-0186-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2011-02571-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cailly-Brandst&#228;ter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hertel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bouret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lannelongue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750786v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924683v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Nemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924751v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jeken Rico" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924885v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Fava-Sanches" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863428v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazade Bahbah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924845v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379169v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769425v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Lissoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102265v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401468v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mines Paristech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428737v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428728v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00553161v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010AIX11037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>