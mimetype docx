--- v0 (2026-03-07)
+++ v1 (2026-06-04)
@@ -221,51 +221,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -328,256 +328,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de : Falguière-Léonard (Mathilde), Grenaud-Tostain (Céline), Macke (Jean-Sébastien) et Martin (Bruno), dir. Émile Zola et la photographie. Une page d’amour, Paris, Hermann, 2023, 260 p.</w:t>
+                <w:t xml:space="preserve">Octave Mirbeau. Études et actualités, Garennes-sur-Loire Recension de Émile Zola et la photographie. Une page d’amour,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 6, pp.314-317</w:t>
+              <w:t xml:space="preserve">, 2025, 6, p. 314-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080570v1</w:t>
+                <w:t xml:space="preserve">hal-05630677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos du numéro consacré à la révolte dans le roman du second XIXe siècle</w:t>
+                <w:t xml:space="preserve">Recension de : Falguière-Léonard (Mathilde), Grenaud-Tostain (Céline), Macke (Jean-Sébastien) et Martin (Bruno), dir. Émile Zola et la photographie. Une page d’amour, Paris, Hermann, 2023, 260 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quêtes littéraires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.314-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065570v1</w:t>
+                <w:t xml:space="preserve">hal-05080570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire et lire le roman. Posture de l’écrivain révolté dans l’œuvre romanesque de Georges Darien</w:t>
+                <w:t xml:space="preserve">Avant-propos du numéro consacré à la révolte dans le roman du second XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quêtes littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14, pp.136 - 153. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 14, pp.7-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31743/ql⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31743/ql⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05065582v1</w:t>
+                <w:t xml:space="preserve">hal-05065570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Les Cahiers naturalistes, « Les objets en régime naturaliste », Olivier Lumbroso (dir.), n°97, 2023, (411 p.)</w:t>
               </w:r>
@@ -630,1098 +625,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque virtuelle des Ébauches</w:t>
+                <w:t xml:space="preserve">Écrire et lire le roman. Posture de l’écrivain révolté dans l’œuvre romanesque de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quêtes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, pp.136 - 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31743/ql⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064541v1</w:t>
+                <w:t xml:space="preserve">hal-05065582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dura lex, sed lex. Droit injuste, lois iniques et mensonge du livre dans l'oeuvre de Georges Darien</w:t>
+                <w:t xml:space="preserve">La bibliothèque virtuelle des Ébauches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54, pp.51-73</w:t>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70ème année (98), pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064528v1</w:t>
+                <w:t xml:space="preserve">hal-05064541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Darien et la volonté d'écrire des &amp;quot;romans inoffensifs ou à peu près</w:t>
+                <w:t xml:space="preserve">Dura lex, sed lex. Droit injuste, lois iniques et mensonge du livre dans l'oeuvre de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 -Politique du roman romanesque, pp.183-200</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54, pp.51-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065432v1</w:t>
+                <w:t xml:space="preserve">hal-05064528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA CORRESPONDANCE DE GEORGES DARIEN AVEC LÉON BLOY, ALBERT SAVINE, PIERRE-VICTOR STOCK, GUSTAVE SCHELER... POÉTIQUE INSURRECTIONNELLE D'UN ÉCRIVAIN FIN-DE-SIÈCLE EMBARQUÉ</w:t>
+                <w:t xml:space="preserve">Georges Darien et la volonté d'écrire des &amp;quot;romans inoffensifs ou à peu près</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49, pp.179-192</w:t>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 -Politique du roman romanesque, pp.183-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064569v1</w:t>
+                <w:t xml:space="preserve">hal-05065432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le roman et la satire politique dans l'oeuvre de Georges Darien</w:t>
+                <w:t xml:space="preserve">LA CORRESPONDANCE DE GEORGES DARIEN AVEC LÉON BLOY, ALBERT SAVINE, PIERRE-VICTOR STOCK, GUSTAVE SCHELER... POÉTIQUE INSURRECTIONNELLE D'UN ÉCRIVAIN FIN-DE-SIÈCLE EMBARQUÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'émoi de l'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 - Satires et contestations politiques, pp.141-162</w:t>
+              <w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, pp.179-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066042v1</w:t>
+                <w:t xml:space="preserve">hal-05064569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaire la légende Gambetta dans les romans de Georges Darien</w:t>
+                <w:t xml:space="preserve">Le roman et la satire politique dans l'oeuvre de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53 - Mémoires de l'éloquence au XIXe siècle, pp.217-234</w:t>
+              <w:t xml:space="preserve">L'émoi de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 - Satires et contestations politiques, pp.141-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065493v1</w:t>
+                <w:t xml:space="preserve">hal-05066042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Diaboliques (1874) aux Histoires désobligeantes (1894). Littérature et im(moralité) dans les récits de Barbey d’Aurevilly et Léon Bloy</w:t>
+                <w:t xml:space="preserve">Défaire la légende Gambetta dans les romans de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25, pp.187-204</w:t>
+              <w:t xml:space="preserve">Autour de Vallès : revue de lectures et d'études vallésiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 - Mémoires de l'éloquence au XIXe siècle, pp.217-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080579v1</w:t>
+                <w:t xml:space="preserve">hal-05065493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individu et les foules dans l’oeuvre de Georges Darien (1862-1921)</w:t>
+                <w:t xml:space="preserve">Des Diaboliques (1874) aux Histoires désobligeantes (1894). Littérature et im(moralité) dans les récits de Barbey d’Aurevilly et Léon Bloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes littéraires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des lettres modernes. Barbey d'Aurevilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.187-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987001v1</w:t>
+                <w:t xml:space="preserve">hal-05080579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Salue, mon enfant, c'est la patrie qui passe ! » Représentations de la Commune chez Georges Darien</w:t>
+                <w:t xml:space="preserve">L’individu et les foules dans l’oeuvre de Georges Darien (1862-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/contextes.9911⟩</w:t>
+              <w:t xml:space="preserve">Etudes littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (2), pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1092765ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064557v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nommer le personnage dans l’œuvre de Georges Darien : formes et enjeux du nom propre</w:t>
+                <w:t xml:space="preserve">« Salue, mon enfant, c'est la patrie qui passe ! » Représentations de la Commune chez Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/onoma.2020.1984⟩</w:t>
+              <w:t xml:space="preserve">COnTEXTES. Revue de sociologie de la littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/contextes.9911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971305v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois lettres inédites de Georges Darien</w:t>
+                <w:t xml:space="preserve">Nommer le personnage dans l’œuvre de Georges Darien : formes et enjeux du nom propre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelle Revue d'Onomastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62, pp.195 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/onoma.2020.1984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065688v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pastiche du roman-feuilleton dans Le Voleur de Georges Darien et ses adaptations</w:t>
+                <w:t xml:space="preserve">Trois lettres inédites de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.265-269</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987033v1</w:t>
+                <w:t xml:space="preserve">hal-05065688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur la présence de Zola dans l'enseignement en Norvège et en Suède</w:t>
+                <w:t xml:space="preserve">Le pastiche du roman-feuilleton dans Le Voleur de Georges Darien et ses adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.7506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064538v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effroyable bourgeoisie de Georges Darien et Octave Mirbeau. Regards croisés sur un milieu impitoyable</w:t>
+                <w:t xml:space="preserve">Enquête sur la présence de Zola dans l'enseignement en Norvège et en Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.131-153</w:t>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69ème année (97), pp.357-367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065667v1</w:t>
+                <w:t xml:space="preserve">hal-05064538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions et détournements de la vertu théologale de charité dans l'oeuvre de Georges Darien</w:t>
+                <w:t xml:space="preserve">L'effroyable bourgeoisie de Georges Darien et Octave Mirbeau. Regards croisés sur un milieu impitoyable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65ème année (93), pp.167-179</w:t>
+              <w:t xml:space="preserve">Octave Mirbeau. Études et Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.131-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065535v1</w:t>
+                <w:t xml:space="preserve">hal-05065667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1870 et la représentation littéraire d'une Nation française meurtrie</w:t>
               </w:r>
@@ -1770,96 +1774,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociopoétique du jeu et du jouet dans l'œuvre de Georges Darien (1862-1921)</w:t>
+                <w:t xml:space="preserve">Expressions et détournements de la vertu théologale de charité dans l'oeuvre de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociopoétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65ème année (93), pp.167-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088424v1</w:t>
+                <w:t xml:space="preserve">hal-05065535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux origines de la révolte littéraire de Georges Darien : Jean Froissard dans Biribi</w:t>
               </w:r>
@@ -1977,707 +1981,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monstre et monstrueux dans l’œuvre de Georges Darien. Représentation et symbolique d’une chair meurtrie</w:t>
+                <w:t xml:space="preserve">Sociopoétique du jeu et du jouet dans l'œuvre de Georges Darien (1862-1921)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convergences francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.26-41</w:t>
+              <w:t xml:space="preserve">Sociopoétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987086v1</w:t>
+                <w:t xml:space="preserve">hal-03088424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expressions de la faute dans la dramaturgie de Georges Darien</w:t>
+                <w:t xml:space="preserve">Monstre et monstrueux dans l’œuvre de Georges Darien. Représentation et symbolique d’une chair meurtrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 - La faute, pp.139-152</w:t>
+              <w:t xml:space="preserve">Convergences francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.26-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066242v1</w:t>
+                <w:t xml:space="preserve">hal-04987086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Darien et les figures de l'autorité</w:t>
+                <w:t xml:space="preserve">Expressions de la faute dans la dramaturgie de Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Alkemie Revue semestrielle de littérature et de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 - La faute, pp.139-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633169v1</w:t>
+                <w:t xml:space="preserve">hal-05066242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idées reçues au masculin et au féminin dans l'oeuvre de Georges Darien</w:t>
+                <w:t xml:space="preserve">Georges Darien et les figures de l'autorité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+              <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633167v1</w:t>
+                <w:t xml:space="preserve">hal-01633169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Idées reçues au masculin et au féminin dans l'oeuvre de Georges Darien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lorig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traits-d'Union, la revue des jeunes chercheurs de Paris 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aux marges du naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Naturalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestations de la révolte dans le romanesque français du second XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Brill, pp.256, 2025, Faux Titre (n° 470), 9789004736337</w:t>
+              <w:t xml:space="preserve">Brill, 256 p., 2025, Faux Titre (n° 470), 9789004736337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Viande à feu (1907) : un drame en quatre actes par Georges Darien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lorig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Epure. Collection Héritages critiques, 376 p., 2025, 2374962296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire Georges Darien à la lumière de la grande et petite mythologie : enjeux éthiques et esthétiques</w:t>
+                <w:t xml:space="preserve">Crise du langage et de la représentation dans le roman de sensibilité anarchiste au tournant du siècle. Dire la révolte chez Octave Mirbeau, Georges Darien et Han Ryner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karin Ueltschi; Amandine Haller. </w:t>
+              <w:t xml:space="preserve">Drill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes et petites mythologies. III, les noms et les choses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.301-318, 2024, 978-2-37496-215-3</w:t>
+              <w:t xml:space="preserve">Manifestations de la révolte romanesque dans le romanesque français du second dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection "Faux Titre", p. 170-197, 2025, 9789004736337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941492v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le motif excrémentiel dans le Gil Blas au tournant du XIXe siècle (1880-1900)</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Du Lérot. </w:t>
+              <w:t xml:space="preserve">Drill. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'excrémentiel au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Du Lérot, 2021, 9782355481604</w:t>
+              <w:t xml:space="preserve">Manifestations de la révolte romanesque dans le romanesque français du second dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection "Faux Titre", p. 1-20, 2025, 9789004736337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080549v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05629577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Georges Darien à la lumière de la grande et petite mythologie : enjeux éthiques et esthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lorig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karin Ueltschi; Amandine Haller. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes et petites mythologies. III, les noms et les choses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions et presses universitaires de Reims, pp.301-318, 2024, 978-2-37496-215-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le motif excrémentiel dans le Gil Blas au tournant du XIXe siècle (1880-1900)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lorig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Du Lérot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'excrémentiel au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Du Lérot, 2021, 9782355481604</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Darien et l'écriture pamphlétaire du nationalisme dans Les Pharisiens (1891) : un style monstre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nationalisme en littérature: des idées au style (1870-1920)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03088419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2687,114 +2968,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un destin littéraire. Georges Darien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lorig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Littératures. Université Sorbonne Paris Cité, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015USPCA032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01162677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2862,51 +3143,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC846882"/>
+    <w:nsid w:val="09DF2847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3093,51 +3374,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-lorig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6991-1087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080570v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064528v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065432v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080579v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987001v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092765ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064557v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9911" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/onoma.2020.1984" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065667v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065535v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633170v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04941492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01162677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-lorig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-6991-1087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lorig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080570v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31743/ql" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080563v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064528v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066042v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080579v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987001v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092765ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.9911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/onoma.2020.1984" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987033v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.7506" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064538v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065667v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065414v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088429v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088424v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462579v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629579v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04941492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088419v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01162677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>