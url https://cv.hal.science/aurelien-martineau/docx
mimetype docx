--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -631,278 +631,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement et migration, des situations plurielles et contrastées</w:t>
+                <w:t xml:space="preserve">Are elderly immigrants meeting the challenges of successful aging? Review of literature on the aging of elderly migrants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.33224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872931v1</w:t>
+                <w:t xml:space="preserve">hal-01970938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful aging ou vieillissement réussi : analyse d’un paradigme gérontologique</w:t>
+                <w:t xml:space="preserve">Vieillissement et migration, des situations plurielles et contrastées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.40-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01744953v1</w:t>
+                <w:t xml:space="preserve">hal-02872931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are elderly immigrants meeting the challenges of successful aging? Review of literature on the aging of elderly migrants in France</w:t>
+                <w:t xml:space="preserve">Successful aging ou vieillissement réussi : analyse d’un paradigme gérontologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.67-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.33224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2018.0724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970938v1</w:t>
+                <w:t xml:space="preserve">hal-01744953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les personnes âgées immigrées à l’épreuve du Successful Aging.</w:t>
               </w:r>
@@ -1980,177 +1980,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03714722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing a Literature Review on Long-Distance Trail-Running. Methodological guidelines for assisted qualitative analysis using Mendeley and NVivo software</w:t>
+                <w:t xml:space="preserve">Trail-running, l'engouement pour l'évènementiel sportif de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196818v1</w:t>
+                <w:t xml:space="preserve">hal-03162125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trail-running, l'engouement pour l'évènementiel sportif de plein air</w:t>
+                <w:t xml:space="preserve">Writing a Literature Review on Long-Distance Trail-Running. Methodological guidelines for assisted qualitative analysis using Mendeley and NVivo software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162125v1</w:t>
+                <w:t xml:space="preserve">hal-03196818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trail-running à l'épreuve des sciences, une revue de littérature interdisciplinaire. Panorama des sciences humaines, sociales et médicales</w:t>
               </w:r>
@@ -2205,177 +2205,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Univers Twitter de l’Ultra-Trail® World Tour</w:t>
+                <w:t xml:space="preserve">Création et visualisation d’un jeu de données Twitter avec Nvivo® et Tableau ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02640871v1</w:t>
+                <w:t xml:space="preserve">halshs-02626067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création et visualisation d’un jeu de données Twitter avec Nvivo® et Tableau ®</w:t>
+                <w:t xml:space="preserve">Univers Twitter de l’Ultra-Trail® World Tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02626067v1</w:t>
+                <w:t xml:space="preserve">halshs-02640871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résonance numérique de Salomon Sports® sur Twitter ®</w:t>
               </w:r>
@@ -2505,177 +2505,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02866432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits biographiques, témoignage des trajectoires plurielles des immigrés vieillissants</w:t>
+                <w:t xml:space="preserve">Atlas de l'Ultra-Marin Grand Raid du golfe du Morbihan 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152208v1</w:t>
+                <w:t xml:space="preserve">halshs-02399635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas de l'Ultra-Marin Grand Raid du golfe du Morbihan 2019</w:t>
+                <w:t xml:space="preserve">Récits biographiques, témoignage des trajectoires plurielles des immigrés vieillissants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02399635v1</w:t>
+                <w:t xml:space="preserve">hal-02152208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de l'Ultra-trail Harricana du Canada - UTHC</w:t>
               </w:r>
@@ -3630,51 +3630,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8505C96D"/>
+    <w:nsid w:val="F671FE45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3861,51 +3861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8149-6911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23830227X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771139v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hjfkmwdeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i01/39-54" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872931v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744953v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0724" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33224" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.218.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tassin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03714722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196818v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152208v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2457.3204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02333589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/aurelien-martineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8149-6911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23830227X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04988822v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aubry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gh5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026782v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Colombier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771139v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.hjfkmwdeu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Plard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v13i01/39-54" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.33224" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02872931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744953v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2018.0724" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.6154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646789v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fleuret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646803v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Prugneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.218.0063" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tassin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646820v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646837v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03119963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilkinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03714722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02626067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02640871v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02866432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399635v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152208v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409629v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404173v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02900988v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vachon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Richelieu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2457.3204" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02380124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02384075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02333589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ANGE0052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>