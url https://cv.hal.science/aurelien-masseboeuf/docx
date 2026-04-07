--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Masseboeuf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélien MASSEBOEUF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications (not necesserarily monthly updated)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electron holography study of perpendicular magnetic tunnel junctions nanostructured by deposition on pre-patterned conducting pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.17312-17318. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR03353G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on laser-induced field emission from a CNT-based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (2), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron emission from a tungsten nanotip: identifying above threshold photoemission using energy-resolved laser power dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.833-838. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2013.846432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic bubbles in FePd thin films near saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.073913. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCD-PEEM magnetic imaging beyond domains: internal degree of freedom in domain walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elettra : études et ressources pour l'agrégation de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic singularities during magnetization process in FePd films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (21), pp.212501. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization Methods in Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie and Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.199-218, 2013, 9781118579022. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvaro Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béché Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien den Hertog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la microscopie de Lorentz in situ à la l’interférométrie électronique in operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Toulouse III Paul Sabatier (UT3 Paul Sabatier), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02060034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Masseboeuf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélien MASSEBOEUF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications (not necesserarily monthly updated)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electron holography study of perpendicular magnetic tunnel junctions nanostructured by deposition on pre-patterned conducting pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.17312-17318. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR03353G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on laser-induced field emission from a CNT-based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (2), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron emission from a tungsten nanotip: identifying above threshold photoemission using energy-resolved laser power dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.833-838. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2013.846432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic bubbles in FePd thin films near saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.073913. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic singularities during magnetization process in FePd films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (21), pp.212501. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCD-PEEM magnetic imaging beyond domains: internal degree of freedom in domain walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elettra : études et ressources pour l'agrégation de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization Methods in Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie and Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.199-218, 2013, 9781118579022. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvaro Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béché Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien den Hertog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la microscopie de Lorentz in situ à la l’interférométrie électronique in operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Toulouse III Paul Sabatier (UT3 Paul Sabatier), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02060034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03353G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252952v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRK2G2L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.846432" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430593v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Toussaint" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rougemaille" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvaro Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03353G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRK2G2L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.846432" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Toussaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rougemaille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvaro Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>