--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Masseboeuf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélien MASSEBOEUF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications (not necesserarily monthly updated)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electron holography study of perpendicular magnetic tunnel junctions nanostructured by deposition on pre-patterned conducting pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.17312-17318. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR03353G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on laser-induced field emission from a CNT-based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (2), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron emission from a tungsten nanotip: identifying above threshold photoemission using energy-resolved laser power dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.833-838. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2013.846432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic bubbles in FePd thin films near saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.073913. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic singularities during magnetization process in FePd films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (21), pp.212501. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCD-PEEM magnetic imaging beyond domains: internal degree of freedom in domain walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elettra : études et ressources pour l'agrégation de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization Methods in Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie and Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.199-218, 2013, 9781118579022. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alvaro Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béché Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien den Hertog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la microscopie de Lorentz in situ à la l’interférométrie électronique in operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Toulouse III Paul Sabatier (UT3 Paul Sabatier), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02060034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Masseboeuf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélien MASSEBOEUF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications (not necesserarily monthly updated)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (13), pp.134423. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7gwp-twyl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electron holography study of perpendicular magnetic tunnel junctions nanostructured by deposition on pre-patterned conducting pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.17312-17318. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR03353G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on laser-induced field emission from a CNT-based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (2), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron emission from a tungsten nanotip: identifying above threshold photoemission using energy-resolved laser power dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.833-838. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2013.846432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic bubbles in FePd thin films near saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.073913. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCD-PEEM magnetic imaging beyond domains: internal degree of freedom in domain walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elettra : études et ressources pour l'agrégation de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic singularities during magnetization process in FePd films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (21), pp.212501. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization Methods in Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie and Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.199-218, 2013, 9781118579022. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béché Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien den Hertog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la microscopie de Lorentz in situ à la l’interférométrie électronique in operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Toulouse III Paul Sabatier (UT3 Paul Sabatier), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02060034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D Nguyen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03353G" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRK2G2L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908778v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.846432" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430593v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Toussaint" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rougemaille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alvaro Gomez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7gwp-twyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03353G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRK2G2L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.846432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Toussaint" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rougemaille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>