--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Masseboeuf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélien MASSEBOEUF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications (not necesserarily monthly updated)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (13), pp.134423. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7gwp-twyl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electron holography study of perpendicular magnetic tunnel junctions nanostructured by deposition on pre-patterned conducting pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.17312-17318. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR03353G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on laser-induced field emission from a CNT-based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (2), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron emission from a tungsten nanotip: identifying above threshold photoemission using energy-resolved laser power dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.833-838. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2013.846432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic bubbles in FePd thin films near saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.073913. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCD-PEEM magnetic imaging beyond domains: internal degree of freedom in domain walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elettra : études et ressources pour l'agrégation de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic singularities during magnetization process in FePd films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (21), pp.212501. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization Methods in Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie and Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.199-218, 2013, 9781118579022. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béché Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien den Hertog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la microscopie de Lorentz in situ à la l’interférométrie électronique in operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Toulouse III Paul Sabatier (UT3 Paul Sabatier), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02060034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurélien Masseboeuf </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Aurélien MASSEBOEUF</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications (not necesserarily monthly updated)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and micromagnetic analysis of spin wave modes in cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thiaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (13), pp.134423. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/7gwp-twyl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological analysis and experimental control of transformations of domain walls in magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hurst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Pereiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (2), pp.023092. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.7.023092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558642v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large exchange bias field in Pt/Co bilayers with ultrathin native oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Klimeczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ranno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (1), pp.012408. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0275288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of the azimuthal anisotropy of $(\mathrm{Ni}_x\mathrm{Co}_{1-x})\mathrm{B}$-based ferromagnetic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Tiwari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Christoph Scheuerlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 575, pp.170715. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2023.170715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Visualization of Thermally Enhanced Perpendicular Shape Anisotropy STT-MRAM Nanopillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor P. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo C. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (10), pp.4000. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.2c00597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553914v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Electronic Holography and Finite-Element Method Simulations to Measure Electric Fields in Nanocapacitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leifeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Analytical Sciences Symposia, 28 (S1), pp.2278-2280. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927622008753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping electric fields in real nanodevices by operando electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Brodovoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (23), pp.233501. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0092019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetics of magnetic chemical modulations in soft-magnetic cylindrical nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schöbitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (5), pp.054433. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.054433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03668833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin orbitronics at a topological insulator-semiconductor interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Biagioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (18), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.184406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized MFM probes based on magnetic nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pablo-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eider Berganza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Ares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Magén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR00322K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An electron holography study of perpendicular magnetic tunnel junctions nanostructured by deposition on pre-patterned conducting pillars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palomino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (33), pp.17312-17318. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NR03353G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing domain walls in cylindrical magnetic nanowires with electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Staňo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Bochmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 903, pp.012055. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and EELS studies on Doped Carbon Nanostructures for Cold Field Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.60--61. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927616000490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative 3D electromagnetic field determination of 1D nanostructures from single projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.24--30. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron holography of the dynamic magnetic field emanating from a hard-disk drive writer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua F Einsle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad A Bashir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (4), pp.1241--1249. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-014-0610-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold-field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.107--115. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First results on laser-induced field emission from a CNT-based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 159 (2), pp.152-155. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2014.11.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-noise cold-field emission current obtained between two opposed carbon cone nanotips during in situ transmission electron microscope biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (26), pp.263101. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430586v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Dimensional Visualization of Electromagnetic Fields from One Dimensional Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charudatta Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.1977--1978. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615010661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for the Quantitative Study of Magnetic Properties of Nanostructures: From the Single Nanomagnet to the Complex Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (S3), pp.2147-2148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01991021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced electron emission from a tungsten nanotip: identifying above threshold photoemission using energy-resolved laser power dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Champeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.833-838. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340.2013.846432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the work function of a carbon-cone cold-field emitter by in situ electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.2--8. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axial Aberration Correction using a B-COR for Lorentz and HREM Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshifumi Taniguch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (S3), pp.932--933. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927614006382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and micromagnetism of self-assembled epitaxial fcc(111) cobalt dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.496002. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/25/49/496002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of flux-closure states in Fe dots using quantitative Lorentz Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 115, pp.24-36. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New carbon cone nanotip for use in a highly coherent cold field emission electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.2037-2044. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography study of the local magnetic switching process in MTJs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Javon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107, pp.09D310. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3358219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hysteresis of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azzedine Bendounan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Belkhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (6), pp.1552. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality cross-over in magnetism: from domain walls (2D) to vortices (1D)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelos Kritsikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Buda-Prejbeanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104 (12), pp.127204. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.127204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic bubbles in FePd thin films near saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106, pp.073913. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3243318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled switching of Néel caps in flux-closure magnetic dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (10), pp.107201. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.107201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200915v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Lorentz microscopy for the determination of magnetic reversal mechanism of exchange-biased Co30Fe70/NiMn bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Viala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 321, pp.3080-3083. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2009.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled Switching of Néel Caps in Flux-Closure Magnetic Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.107201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XMCD-PEEM magnetic imaging beyond domains: internal degree of freedom in domain walls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elettra : études et ressources pour l'agrégation de lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing magnetic singularities during magnetization process in FePd films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (21), pp.212501. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3266825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping for domain walls structure study in L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 110 (1), pp.20-25. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Observation of Magnetic Flux Distribution in New Magnetic Films for Future High Density Recording Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (8), pp.2803-2806. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl900800q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409791v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorentz microscopy mapping during magnetization process of L10 FePd thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126, pp.012055. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/126/1/012055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Microscopy Investigation of Magnetization Process in Thin Foils and Nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1026, pp.1026-C22-04. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1026-C22-04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00311374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium: a semiconducting platform for spin-orbitronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Zucchetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Marchionni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barbedienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spintronics XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Online Only, France. pp.95, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2567222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Compositional EELS Studies on Doped Carbon Nanostructures used as Cold Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards ultrafast TEM based on a modified cold-field emission TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Arbouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Houches WE Heraeus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped carbon nanostructure for cold-field emission guns: Structural and EELS studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongrong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Neumeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Lopez-Bezanilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology Materials and Devices Conference (NMDC), 2016 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ electron microscopy of hard and soft matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint XIII Interamerican Microscopy Congress &amp; XVI Venezuelan Congress for Microscopy and Microanalysis 'CIASEM-2015'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Isla de Margarita, Venezuela</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of TEM and SEM high brightness electron guns using cold field emission from a carbon nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludvig de Knoop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuichi Mamishin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICO-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Jülich, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography and Lorentz microscopy for quantitative measurements of local magnetic properties and in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM2015 20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-axis electron holography for the quantitative study of magnetic properties of nanostructures: from single nano-magnets to complex devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Materials Science Meeting of the “Nederlandse Vereniging voor Microscopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast laser-induced field emission from a single carbon nanotube based nanotip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mina Bionta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chalopin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 Conference on Lasers and Electro-Optics (CLEO) : Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, San Jose, United States. pp.JW2A--52, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2015.JW2A.52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and applications of individual carbon-nanotube-supported carbon nanocones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ondarçuhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aci Castello, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un transistor à effet de champ à base de nanorubans de graphène avec les bords remplis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraao Cefas Torres Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Monthioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coloque Francophone du Carbone "SFEC-2019"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Characterization Methods in Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Claverie and Mireille Mouis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission Electron Microscopy in Micro-Nanoelectronics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.199-218, 2013, 9781118579022. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118579022.ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How many bits may fit in a single magnetic dot? XMCD-PEEM evidences the switching of Néel caps inside Bloch domain walls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Cheynis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fruchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rougemaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418579v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reciprocity and exchange-spring delay of domain-wall Walker breakdown in magnetic nanowires with azimuthal magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Gómez-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Álvaro-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Fernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ruiz-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Axis Electron Holography for Field Mapping in the semiconductor Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David N. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béché Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien den Hertog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la microscopie de Lorentz in situ à la l’interférométrie électronique in operando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université Toulouse III Paul Sabatier (UT3 Paul Sabatier), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02060034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7gwp-twyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03353G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRK2G2L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.846432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Toussaint" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rougemaille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231476v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Martin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas P&#233;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thiaville" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Adam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/7gwp-twyl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558642v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. &#193;lvaro-G&#243;mez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hurst" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hegde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pereiro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.7.023092" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Klimeczek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vogel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ranno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0275288" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Tiwari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Christoph Scheuerlein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Jaber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gautier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vila" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2023.170715" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553914v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor P. Almeida" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Palomino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lequeux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. Sousa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fruchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.2c00597" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956696v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Gruel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leifeng Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927622008753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Brodovoi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chapuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0092019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668833v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruiz-G&#243;mez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sch&#246;bitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.054433" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991430v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zucchetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marchionni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hallal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagioni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.184406" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Jaafar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Pablo-Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eider Berganza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ares" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Mag&#233;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR00322K" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boureau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palomino" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR03353G" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359493v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sta&#328;o" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Toussaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bochmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012055" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongrong Wang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Monthioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616000490" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430579v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charudatta Phatak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludvig de Knoop" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2016.03.005" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430584v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua F Einsle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A Bashir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-014-0610-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mamishin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5FSXNFH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chalopin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2014.11.027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRK2G2L8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430586v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923245" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430587v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615010661" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991021v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908778v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.846432" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2014.03.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLSXJTZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Taniguch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927614006382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857346v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/49/496002" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594382v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cheynis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2012.02.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678407v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.01.023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429224v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Javon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3358219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429130v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougemaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Bendounan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043222" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416725v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelos Kritsikis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Buda-Prejbeanu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.127204" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jourdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lan&#231;on" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3243318" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200915v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.107201" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403959v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lamy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2009.05.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413538v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cheynis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430593v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cheynis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Fruchart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Toussaint" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Rougemaille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419559v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3266825" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411103v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2009.08.006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409791v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marty" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl900800q" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326737v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/126/1/012055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311374v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1026-C22-04" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119470v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Zucchetti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Marchionni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbedienne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hallal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2567222" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724239v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Lopez-Bezanilla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768918v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430581v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777065" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123302v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuichi Mamishin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729008v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Rodriguez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729060v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2015.JW2A.52" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123308v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411335v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraao Cefas Torres Dias" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lassagne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Puech" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118579022.ch8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418579v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537298v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Cruz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thirion" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Cooper" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;ch&#233; Armand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02060034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>