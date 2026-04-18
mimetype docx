--- v0 (2026-03-16)
+++ v1 (2026-04-18)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelien Maurel-Pantel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférence HDR LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR de l'Université d'Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Composite Manufacturing Process Expert au Pôle Innovation Europe Owens Corning (Chambéry)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-Doctorat au CEMEF MinesParisTech (Sophia Antipolis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ENSMM Conception & Fabrication Mécanique - µfraisage des aciers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008 Doctorat en Sciences pour l'Ingénieur et Microtechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Franche Comté (DMA FEMTO-ST, Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur ENSMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Mécanique & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Recherche Mécanique et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Dynamique des Structures et Acoustiques (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106893. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the in-tension mechanical behavior of 3D-printed continuous fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207251366473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2392. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131, pp.103653. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-024-10147-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging procedure of epoxy structural adhesive for marine offshore applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100216. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Adhesive Connections in Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7066. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16227066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical evaluation of hydro-thermal ageing's effects on adhesive connections in offshore structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.116303. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114741. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and straightforward process to turn plastics into antibacterial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hadiouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01344K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Suarez-Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112034. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106649. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the flexural behaviour of GFRP beams obtained by bonding simple panels: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.915-934. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2013.876138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations from conventional to high speed milling on a 304-L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007/s00170-013-5159-7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of shoulder milling operations on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.393-398. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.1435-1438. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BICYCLETTE EQUIPEE D'UN ACCESSOIRE DE MOTORISATION ELECTRIQUE MONTE AMOVIBLE DANS UN BERCEAU DU CADRE SURPLOMBANT L'AXE DU PEDALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019149668. 2019, https://data.inpi.fr/brevets/WO2019149668?q=#WO2019149668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites et outils de simulation pour la compréhension de la facture instrumentale d'une guitare classique écoresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of damage parameter in the adhesive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microtomographique et vibroacoustique d'anches synthétiques pour saxophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calazans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imperfect soft interface model for the cyclic behaviour of GFRP adhesive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Structural Adhesive Bonding 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference ICIRASTE’2021, 5-6 June 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THERMOMECHANICAL RESIDUAL STRESSES IN FDM 3D PRINTED COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du comportement thermo-viscoélastique effectif des pièces composites obtenues par impression 3D-FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication Additive des Composites (FabAddComp), AMAC, Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Approximations in Effective Thermo-viscoelastic Behavior for Composite Parts Obtained via Fused Deposition Modeling Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, RHODES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock and vibration tests of space light-weighted corner cubes manufactured with adhesion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.298, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of bonded pultruded beams via an imperfect interface model with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization for fused silica glass direct bonding with a new experimental bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardarein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Niliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'APP en licence SPI : Vers des régulations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Motheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Padula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinchronised digital image correlation and IR measurements on a polymer to validate a coupled thermomechanical constitutive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des matériaux en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advances in Experimental Mechanics: Integrating Simulation and Experimentation for Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edinburgh, United Kingdom. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermomechanical modelling of behaviour of polymers based on revisited network theory: Model and experimental identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC - 4th International Conference on Polymer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages thermomécaniques dans les polymères. Identification des paramètres constitutifs et validation expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Colloque sur la déformation des polymères solides (DEPOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'outils coupants pour le contrôle géométrique des fraises et la modélisation thermomécanique du fraisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modelling and experiments of milling performed to identify 304L stainless steel material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calabria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling process FEM simulation for identification of material parameters directly from experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of material models directly from high speed machining experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical, Flexural and Vibroacoustical Characterization of Saxophone Reeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashi Kiran Madugula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAB 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage direct - Assemblage sans adhésif pour environnements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.N 2000, 2024, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rigattieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life-Cycle Civil Engineering: Innovation, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429343292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation par éléments finis du procédé de fraisage : Applications à l'identification paramétrique des lois de comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009BESA2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00561446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelien Maurel-Pantel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférence HDR LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR de l'Université d'Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Composite Manufacturing Process Expert au Pôle Innovation Europe Owens Corning (Chambéry)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-Doctorat au CEMEF MinesParisTech (Sophia Antipolis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ENSMM Conception & Fabrication Mécanique - µfraisage des aciers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008 Doctorat en Sciences pour l'Ingénieur et Microtechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Franche Comté (DMA FEMTO-ST, Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur ENSMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Mécanique & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Recherche Mécanique et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Dynamique des Structures et Acoustiques (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the in-tension mechanical behavior of 3D-printed continuous fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207251366473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106893. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2392. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131, pp.103653. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-024-10147-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging procedure of epoxy structural adhesive for marine offshore applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100216. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical evaluation of hydro-thermal ageing's effects on adhesive connections in offshore structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.116303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Adhesive Connections in Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7066. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16227066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114741. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and straightforward process to turn plastics into antibacterial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hadiouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01344K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Suarez-Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112034. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106649. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the flexural behaviour of GFRP beams obtained by bonding simple panels: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.915-934. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2013.876138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations from conventional to high speed milling on a 304-L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007/s00170-013-5159-7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of shoulder milling operations on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.393-398. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.1435-1438. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BICYCLETTE EQUIPEE D'UN ACCESSOIRE DE MOTORISATION ELECTRIQUE MONTE AMOVIBLE DANS UN BERCEAU DU CADRE SURPLOMBANT L'AXE DU PEDALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019149668. 2019, https://data.inpi.fr/brevets/WO2019149668?q=#WO2019149668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites et outils de simulation pour la compréhension de la facture instrumentale d'une guitare classique écoresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of damage parameter in the adhesive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microtomographique et vibroacoustique d'anches synthétiques pour saxophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calazans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imperfect soft interface model for the cyclic behaviour of GFRP adhesive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Structural Adhesive Bonding 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference ICIRASTE’2021, 5-6 June 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THERMOMECHANICAL RESIDUAL STRESSES IN FDM 3D PRINTED COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du comportement thermo-viscoélastique effectif des pièces composites obtenues par impression 3D-FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication Additive des Composites (FabAddComp), AMAC, Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Approximations in Effective Thermo-viscoelastic Behavior for Composite Parts Obtained via Fused Deposition Modeling Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, RHODES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock and vibration tests of space light-weighted corner cubes manufactured with adhesion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.298, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of bonded pultruded beams via an imperfect interface model with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization for fused silica glass direct bonding with a new experimental bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardarein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Niliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'APP en licence SPI : Vers des régulations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Motheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Padula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinchronised digital image correlation and IR measurements on a polymer to validate a coupled thermomechanical constitutive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des matériaux en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advances in Experimental Mechanics: Integrating Simulation and Experimentation for Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edinburgh, United Kingdom. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermomechanical modelling of behaviour of polymers based on revisited network theory: Model and experimental identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC - 4th International Conference on Polymer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages thermomécaniques dans les polymères. Identification des paramètres constitutifs et validation expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Colloque sur la déformation des polymères solides (DEPOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'outils coupants pour le contrôle géométrique des fraises et la modélisation thermomécanique du fraisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modelling and experiments of milling performed to identify 304L stainless steel material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calabria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling process FEM simulation for identification of material parameters directly from experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of material models directly from high speed machining experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical, Flexural and Vibroacoustical Characterization of Saxophone Reeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashi Kiran Madugula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAB 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage direct - Assemblage sans adhésif pour environnements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.N 2000, 2024, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rigattieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life-Cycle Civil Engineering: Innovation, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429343292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation par éléments finis du procédé de fraisage : Applications à l'identification paramétrique des lois de comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009BESA2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00561446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207251366473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01344K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5159-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.70.393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0106-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calazans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418622v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740820" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BESA2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207251366473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01344K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5159-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.70.393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0106-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calazans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418622v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740820" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BESA2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>