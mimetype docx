--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelien Maurel-Pantel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférence HDR LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR de l'Université d'Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Composite Manufacturing Process Expert au Pôle Innovation Europe Owens Corning (Chambéry)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-Doctorat au CEMEF MinesParisTech (Sophia Antipolis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ENSMM Conception & Fabrication Mécanique - µfraisage des aciers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008 Doctorat en Sciences pour l'Ingénieur et Microtechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Franche Comté (DMA FEMTO-ST, Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur ENSMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Mécanique & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Recherche Mécanique et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Dynamique des Structures et Acoustiques (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the in-tension mechanical behavior of 3D-printed continuous fiber-reinforced thermoplastic composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Chimienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part L: Journal of Materials: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14644207251366473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05273391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106893. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2392. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131, pp.103653. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-024-10147-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging procedure of epoxy structural adhesive for marine offshore applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100216. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical evaluation of hydro-thermal ageing's effects on adhesive connections in offshore structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.116303. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Adhesive Connections in Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7066. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16227066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114741. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and straightforward process to turn plastics into antibacterial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hadiouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01344K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Suarez-Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112034. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106649. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the flexural behaviour of GFRP beams obtained by bonding simple panels: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.915-934. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2013.876138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations from conventional to high speed milling on a 304-L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007/s00170-013-5159-7. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of shoulder milling operations on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.393-398. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.1435-1438. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BICYCLETTE EQUIPEE D'UN ACCESSOIRE DE MOTORISATION ELECTRIQUE MONTE AMOVIBLE DANS UN BERCEAU DU CADRE SURPLOMBANT L'AXE DU PEDALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019149668. 2019, https://data.inpi.fr/brevets/WO2019149668?q=#WO2019149668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites et outils de simulation pour la compréhension de la facture instrumentale d'une guitare classique écoresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of damage parameter in the adhesive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microtomographique et vibroacoustique d'anches synthétiques pour saxophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calazans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imperfect soft interface model for the cyclic behaviour of GFRP adhesive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Structural Adhesive Bonding 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference ICIRASTE’2021, 5-6 June 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THERMOMECHANICAL RESIDUAL STRESSES IN FDM 3D PRINTED COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du comportement thermo-viscoélastique effectif des pièces composites obtenues par impression 3D-FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication Additive des Composites (FabAddComp), AMAC, Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Approximations in Effective Thermo-viscoelastic Behavior for Composite Parts Obtained via Fused Deposition Modeling Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, RHODES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock and vibration tests of space light-weighted corner cubes manufactured with adhesion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.298, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of bonded pultruded beams via an imperfect interface model with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization for fused silica glass direct bonding with a new experimental bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardarein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Niliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'APP en licence SPI : Vers des régulations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Motheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Padula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinchronised digital image correlation and IR measurements on a polymer to validate a coupled thermomechanical constitutive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des matériaux en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advances in Experimental Mechanics: Integrating Simulation and Experimentation for Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edinburgh, United Kingdom. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermomechanical modelling of behaviour of polymers based on revisited network theory: Model and experimental identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC - 4th International Conference on Polymer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages thermomécaniques dans les polymères. Identification des paramètres constitutifs et validation expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Colloque sur la déformation des polymères solides (DEPOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'outils coupants pour le contrôle géométrique des fraises et la modélisation thermomécanique du fraisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modelling and experiments of milling performed to identify 304L stainless steel material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calabria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling process FEM simulation for identification of material parameters directly from experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of material models directly from high speed machining experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical, Flexural and Vibroacoustical Characterization of Saxophone Reeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashi Kiran Madugula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAB 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage direct - Assemblage sans adhésif pour environnements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.N 2000, 2024, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rigattieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life-Cycle Civil Engineering: Innovation, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429343292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation par éléments finis du procédé de fraisage : Applications à l'identification paramétrique des lois de comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009BESA2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00561446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelien Maurel-Pantel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférence HDR LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR de l'Université d'Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Composite Manufacturing Process Expert au Pôle Innovation Europe Owens Corning (Chambéry)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-Doctorat au CEMEF MinesParisTech (Sophia Antipolis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ENSMM Conception & Fabrication Mécanique - µfraisage des aciers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008 Doctorat en Sciences pour l'Ingénieur et Microtechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Franche Comté (DMA FEMTO-ST, Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur ENSMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Mécanique & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Recherche Mécanique et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Dynamique des Structures et Acoustiques (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106893. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131, pp.103653. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2392. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-024-10147-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging procedure of epoxy structural adhesive for marine offshore applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100216. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical evaluation of hydro-thermal ageing's effects on adhesive connections in offshore structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.116303. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Adhesive Connections in Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7066. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16227066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114741. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and straightforward process to turn plastics into antibacterial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hadiouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01344K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Suarez-Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112034. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106649. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the flexural behaviour of GFRP beams obtained by bonding simple panels: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.915-934. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2013.876138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations from conventional to high speed milling on a 304-L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007/s00170-013-5159-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of shoulder milling operations on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.393-398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.1435-1438. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BICYCLETTE EQUIPEE D'UN ACCESSOIRE DE MOTORISATION ELECTRIQUE MONTE AMOVIBLE DANS UN BERCEAU DU CADRE SURPLOMBANT L'AXE DU PEDALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019149668. 2019, https://data.inpi.fr/brevets/WO2019149668?q=#WO2019149668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites et outils de simulation pour la compréhension de la facture instrumentale d'une guitare classique écoresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of damage parameter in the adhesive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microtomographique et vibroacoustique d'anches synthétiques pour saxophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calazans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference ICIRASTE’2021, 5-6 June 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imperfect soft interface model for the cyclic behaviour of GFRP adhesive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Structural Adhesive Bonding 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THERMOMECHANICAL RESIDUAL STRESSES IN FDM 3D PRINTED COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Approximations in Effective Thermo-viscoelastic Behavior for Composite Parts Obtained via Fused Deposition Modeling Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, RHODES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du comportement thermo-viscoélastique effectif des pièces composites obtenues par impression 3D-FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication Additive des Composites (FabAddComp), AMAC, Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock and vibration tests of space light-weighted corner cubes manufactured with adhesion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.298, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of bonded pultruded beams via an imperfect interface model with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization for fused silica glass direct bonding with a new experimental bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardarein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Niliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'APP en licence SPI : Vers des régulations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Motheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Padula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des matériaux en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinchronised digital image correlation and IR measurements on a polymer to validate a coupled thermomechanical constitutive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advances in Experimental Mechanics: Integrating Simulation and Experimentation for Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edinburgh, United Kingdom. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermomechanical modelling of behaviour of polymers based on revisited network theory: Model and experimental identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC - 4th International Conference on Polymer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages thermomécaniques dans les polymères. Identification des paramètres constitutifs et validation expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Colloque sur la déformation des polymères solides (DEPOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'outils coupants pour le contrôle géométrique des fraises et la modélisation thermomécanique du fraisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modelling and experiments of milling performed to identify 304L stainless steel material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calabria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling process FEM simulation for identification of material parameters directly from experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of material models directly from high speed machining experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical, Flexural and Vibroacoustical Characterization of Saxophone Reeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashi Kiran Madugula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAB 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage direct - Assemblage sans adhésif pour environnements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.N 2000, 2024, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rigattieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life-Cycle Civil Engineering: Innovation, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429343292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation par éléments finis du procédé de fraisage : Applications à l'identification paramétrique des lois de comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009BESA2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00561446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Chimienti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14644207251366473" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01344K" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5159-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679945v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.10.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842058v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.70.393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418876v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0106-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calazans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465443v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444535v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motheron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842372v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441296v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439814v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689873v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418620v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418622v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329585v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740820" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245192v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BESA2017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672360v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01344K" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5159-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.10.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.70.393" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0106-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbaza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calazans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motheron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842372v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740820" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BESA2017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>