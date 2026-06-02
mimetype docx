--- v2 (2026-05-10)
+++ v3 (2026-06-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelien Maurel-Pantel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférence HDR LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR de l'Université d'Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Composite Manufacturing Process Expert au Pôle Innovation Europe Owens Corning (Chambéry)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-Doctorat au CEMEF MinesParisTech (Sophia Antipolis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ENSMM Conception & Fabrication Mécanique - µfraisage des aciers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008 Doctorat en Sciences pour l'Ingénieur et Microtechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Franche Comté (DMA FEMTO-ST, Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur ENSMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Mécanique & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Recherche Mécanique et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Dynamique des Structures et Acoustiques (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106893. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131, pp.103653. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2392. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-024-10147-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging procedure of epoxy structural adhesive for marine offshore applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100216. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical evaluation of hydro-thermal ageing's effects on adhesive connections in offshore structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.116303. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Adhesive Connections in Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7066. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16227066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114741. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and straightforward process to turn plastics into antibacterial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hadiouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01344K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Suarez-Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112034. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106649. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the flexural behaviour of GFRP beams obtained by bonding simple panels: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.915-934. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2013.876138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations from conventional to high speed milling on a 304-L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007/s00170-013-5159-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of shoulder milling operations on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.393-398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.1435-1438. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BICYCLETTE EQUIPEE D'UN ACCESSOIRE DE MOTORISATION ELECTRIQUE MONTE AMOVIBLE DANS UN BERCEAU DU CADRE SURPLOMBANT L'AXE DU PEDALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019149668. 2019, https://data.inpi.fr/brevets/WO2019149668?q=#WO2019149668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites et outils de simulation pour la compréhension de la facture instrumentale d'une guitare classique écoresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of damage parameter in the adhesive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microtomographique et vibroacoustique d'anches synthétiques pour saxophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calazans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference ICIRASTE’2021, 5-6 June 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imperfect soft interface model for the cyclic behaviour of GFRP adhesive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Structural Adhesive Bonding 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THERMOMECHANICAL RESIDUAL STRESSES IN FDM 3D PRINTED COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Approximations in Effective Thermo-viscoelastic Behavior for Composite Parts Obtained via Fused Deposition Modeling Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, RHODES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du comportement thermo-viscoélastique effectif des pièces composites obtenues par impression 3D-FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication Additive des Composites (FabAddComp), AMAC, Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock and vibration tests of space light-weighted corner cubes manufactured with adhesion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.298, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of bonded pultruded beams via an imperfect interface model with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization for fused silica glass direct bonding with a new experimental bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardarein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Niliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'APP en licence SPI : Vers des régulations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Motheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Padula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des matériaux en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinchronised digital image correlation and IR measurements on a polymer to validate a coupled thermomechanical constitutive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advances in Experimental Mechanics: Integrating Simulation and Experimentation for Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edinburgh, United Kingdom. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermomechanical modelling of behaviour of polymers based on revisited network theory: Model and experimental identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC - 4th International Conference on Polymer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages thermomécaniques dans les polymères. Identification des paramètres constitutifs et validation expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Colloque sur la déformation des polymères solides (DEPOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'outils coupants pour le contrôle géométrique des fraises et la modélisation thermomécanique du fraisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modelling and experiments of milling performed to identify 304L stainless steel material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calabria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling process FEM simulation for identification of material parameters directly from experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of material models directly from high speed machining experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical, Flexural and Vibroacoustical Characterization of Saxophone Reeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashi Kiran Madugula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAB 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage direct - Assemblage sans adhésif pour environnements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.N 2000, 2024, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rigattieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life-Cycle Civil Engineering: Innovation, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429343292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation par éléments finis du procédé de fraisage : Applications à l'identification paramétrique des lois de comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009BESA2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00561446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Aurelien Maurel-Pantel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de Conférence HDR LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HdR de l'Université d'Aix Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - &amp;quot;Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites&amp;quot;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septembre 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> LMA / Aix Marseille Université</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Composite Manufacturing Process Expert au Pôle Innovation Europe Owens Corning (Chambéry)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-Doctorat au CEMEF MinesParisTech (Sophia Antipolis)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 ATER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - ENSMM Conception & Fabrication Mécanique - µfraisage des aciers</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005-2008 Doctorat en Sciences pour l'Ingénieur et Microtechniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Franche Comté (DMA FEMTO-ST, Besançon)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Diplôme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur ENSMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Mécanique & </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Recherche Mécanique et Ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, option Dynamique des Structures et Acoustiques (Besançon)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The supercritical CO2 process does not affect the mechanical properties and the microarchitecture of trabecular bone at the microscopic scale: A microindentation and microcomputed tomography study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 ($_2$), pp.101859. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bonr.2025.101859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a supercritical CO2 process on the mechanical properties and microarchitecture of trabecular bone using compression testing and microcomputed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Edorh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.106893. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.106893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04897218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Durability Performance of Two Adhesives to Be Used in Bonded Secondary Structures for Offshore Wind Installations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (10), pp.2392. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17102392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achilles tendon enthesis behavior under cyclic compressive loading: Consequences of unloading and early remobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylène Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brioche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 173, pp.112231. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porosity estimation of a micro-cracked adhesive interface by μCT scanning: Comparison between experimentally measured effective stiffnesses and those predicted by an imperfect interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 131, pp.103653. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freezing does not influence the microarchitectural parameters of the microstructure of the freshly harvested femoral head bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Taillebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youngji Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell and Tissue Banking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10561-024-10147-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated aging procedure of epoxy structural adhesive for marine offshore applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.100216. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jajp.2024.100216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and modelling of adhesive bonded joints under static and non-monotonic fracture loading in the mode II regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 124, pp.103394. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2023.103394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical evaluation of hydro-thermal ageing's effects on adhesive connections in offshore structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 290, pp.116303. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.116303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Performance of Adhesive Connections in Structural Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (22), pp.7066. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16227066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclic behaviour modelling of GFRP adhesive connections by an imperfect soft interface model with damage evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 279, pp.114741. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2021.114741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile and straightforward process to turn plastics into antibacterial materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Hadiouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gigmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1PY01344K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three different adhesive joints using static and dynamic impact tests: development of a new drop weight impact test rig incorporating a modified Arcan fixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.103104. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective thermo-viscoelastic behavior of short fiber reinforced thermo-rheologically simple polymers: An application to high temperature fiber reinforced additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Suarez-Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.104701. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2022.104701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the effective viscoelastic properties of PEEK matrix reinforced by arbitrary oriented short glass fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-020-09475-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of a GFRP adhesive connection by an imperfect soft interface model with initial damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.112034. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.112034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohesive zone model for fracture initiation and propagation of fused silica direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106649. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modelling of matrix cracks effect on shear and transverse response for unidirectional composites with a full field approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 208, pp.338-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flexible Initiation Test (FIT): A new experimental test to characterize fracture initiation in mode I at the free edge of bonded assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84, pp.291 - 300. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2018.02.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective viscoelastic behavior of short fibers composites using virtual DMA experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.337-360. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11043-018-9386-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of roughness on mechanical strength of direct bonded silica and Zerodur® glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68, pp.87-94. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of web/flange reinforcement on the GFRP bonded beams mechanical response: A comparison with experimental results and a numerical prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the flexural behaviour of GFRP beams obtained by bonding simple panels: an experimental investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geminiano Mancusi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131, pp.55-65. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compstruct.2015.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thermo-mechanical large deformation constitutive model for polymers based on material network description: Application to a semi-crystalline polyamide 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process parameters influence on mechanical strength of direct bonded surfaces for both materials: Silica and Zerodur glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (10), pp.915-934. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01694243.2013.876138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigations from conventional to high speed milling on a 304-L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://link.springer.com/article/10.1007/s00170-013-5159-7. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-5159-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of shoulder milling operations on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation Modelling Practice and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpat.2011.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.393-398. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (suppl. 1), pp.1435-1438. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0106-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BICYCLETTE EQUIPEE D'UN ACCESSOIRE DE MOTORISATION ELECTRIQUE MONTE AMOVIBLE DANS UN BERCEAU DU CADRE SURPLOMBANT L'AXE DU PEDALIER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2019149668. 2019, https://data.inpi.fr/brevets/WO2019149668?q=#WO2019149668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux composites et outils de simulation pour la compréhension de la facture instrumentale d'une guitare classique écoresponsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Barbaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of damage parameter in the adhesive material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Industrial Applications of Adhesives 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03909553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse microtomographique et vibroacoustique d'anches synthétiques pour saxophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Calazans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale analysis of the aging of composite / concrete bonding subjected to monotonic and cyclic mechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Congrès Tunisien de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of structural bonding under monotonic and cyclic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Idrissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noamen Guermazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Conference ICIRASTE’2021, 5-6 June 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Kasserine, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An imperfect soft interface model for the cyclic behaviour of GFRP adhesive connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ascione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Structural Adhesive Bonding 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESTIMATING THERMOMECHANICAL RESIDUAL STRESSES IN FDM 3D PRINTED COMPOSITE PARTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Microcracked Interfaces/interphases and Some Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference 2020 Europe, Virtual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation du comportement thermo-viscoélastique effectif des pièces composites obtenues par impression 3D-FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabrication Additive des Composites (FabAddComp), AMAC, Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean-Field Approximations in Effective Thermo-viscoelastic Behavior for Composite Parts Obtained via Fused Deposition Modeling Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Suarez Afanador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djaffar Boussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Numerical Analysis and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, RHODES, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique statique et dynamique et renforcement d'un collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique - adhésion moléculaire pour les applications optiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modelling of a GFRP adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV AIMETA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMETA, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Experimental Test to Characterize Direct Bonding Shock Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture modeling of adhesive connection by an imperfect soft interface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interface model to simulate the mechanical behavior of adhesive joints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock and vibration tests of space light-weighted corner cubes manufactured with adhesion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Du Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Space Optics - ICSO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Chania, Greece. pp.298, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2536218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization for fused silica glass direct bonding with a new experimental bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantel, Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Fiber Reinforced Thermoplastic Composite Modelling Using Full Field Computing, Application to Glass Fiber Reinforced PEEK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th U.S. National Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement visco-élastique d'un composite thermoplastique renforcé par des fibres courtes de verre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock characterization of a fused silica glass direct bonding with a new experimental test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of bonded pultruded beams via an imperfect interface model with damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Letizia Raffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII Congresso - Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental test to characterize brittle bonding shock resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Spacecraft Structures, Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber reinforced thermoplastics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Moulinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016: 10th International Conference on Mechanics of Time-Dependent Materials </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01498814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical study of the direct bonding of two silica surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait-Zaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First experimental results on the mechanical behavior of “pultruded” beams realized by bonding modular plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Spadea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an initiation and propagation test of fused silica direct bonding assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">General Meeting on the Mechanics of Nano Objects GDRi CNRS MECANO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du collage par adhérence moléculaire de lames en verre de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design strategy for the realization of pultruded low cost beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ascione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Lamberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloquium Lagrangianum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation par méthodes spectrales régularisées de sources thermomécaniques localisées : validation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rodiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rigollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Gardarein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Niliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'APP en licence SPI : Vers des régulations pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Motheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Padula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement de composites unidirectionnels endommagés par une approche en champs complets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Burgarella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journées Nationales des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical modelling of direct bonding interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2015-6th International Conference on Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, P. Delgada/Azores, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of a direct bonded interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Twelfth International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Naples, Italy. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation and multi-physic modelling of direct bonding mechanical behaviour : applications for spatial optical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mazerolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22 ème Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Leeds-Lyon Symposium on Tribology &amp; Tribochemistry Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterisation of direct bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.CD ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinchronised digital image correlation and IR measurements on a polymer to validate a coupled thermomechanical constitutive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoMechanics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance des matériaux en pédagogie active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Lahellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modeling of two bonded silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on the Science and Technology of Adhesion and Adhesives - ADHESION '13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation du collage par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'initiation de fissure en mode I pour la caractérisation de surfaces adhérées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Quang Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Journée Nationale sur les Composites (JNC 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the modelling of the direct bonding of two silicon surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulian Rosu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo mechanical characterisation of polymers based on inverse analyses and IR measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Advances in Experimental Mechanics: Integrating Simulation and Experimentation for Validation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edinburgh, United Kingdom. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.70.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des couplages thermomécaniques dans les polymères. Identification des paramètres constitutifs et validation expérimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th Colloque sur la déformation des polymères solides (DEPOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermomechanical modelling of behaviour of polymers based on revisited network theory: Model and experimental identification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Baquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bikard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC - 4th International Conference on Polymer Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction 3D d'outils coupants pour le contrôle géométrique des fraises et la modélisation thermomécanique du fraisage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lambert-Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and FEM simulations of milling performed to identify material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D FEM simulations of milling on a 304L stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metal Forming Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse identification of material models directly from high speed machining experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling process FEM simulation for identification of material parameters directly from experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMIFORM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modelling and experiments of milling performed to identify 304L stainless steel material parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP Workshop on Modeling of Machining Operations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Calabria, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical, Flexural and Vibroacoustical Characterization of Saxophone Reeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sashi Kiran Madugula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJCAB 23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46.Modélisation d'un essai d'initiation et de propagation d'un assemblage colle par adhérence moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Cocheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ait Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADH 2015 18eJournées d’Etude sur l’Adhésion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Najac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collage direct - Assemblage sans adhésif pour environnements extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Billeton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.N 2000, 2024, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-n2000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonded connections of aluminum structures: Experimental and numerical investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Rigattieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Rizzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Aprile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life-Cycle Civil Engineering: Innovation, Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, 2021, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9780429343292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et modélisation par éléments finis du procédé de fraisage : Applications à l'identification paramétrique des lois de comportement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Franche-Comté, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2009BESA2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00561446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale, procédés de mise en œuvre et modélisation de structures complexes : interfaces collées et matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Maurel-Pantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Aix Marseille Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04672360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId227"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01344K" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5159-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.10.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.70.393" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0106-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbaza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calazans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465443v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444535v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motheron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439814v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842372v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689377v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418622v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418624v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329585v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740820" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BESA2017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190028v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krieger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Taillebot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Edorh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2025.101859" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Maurel-Pantel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Lallemand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.106893" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661719v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Idrissa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lebon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noamen Guermazi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17102392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fovet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brioche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamberti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idrissa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103653" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngji Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10561-024-10147-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525820v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lamberti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2024.100216" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lebon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2023.103394" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116303" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274902v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16227066" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ascione" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2021.114741" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Hadiouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1PY01344K" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Voisin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazerolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103104" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698764v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Suarez-Afanador" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cornaggia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lahellec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104701" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000114v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burgarella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-020-09475-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Letizia Raffa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.112034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Voisin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cocheteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Burgarella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lahellec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hochard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Quang Bui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Hochard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2018.02.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-018-9386-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284059v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Cocheteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Rosu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.02.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313883v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.03.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geminiano Mancusi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Spadea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2015.04.039" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083213v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Baquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bikard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prieto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01694243.2013.876138" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861789v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fontaine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thibaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-5159-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2011.10.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.70.393" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418876v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0106-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360141v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbaza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantel, Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848516v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calazans" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Silva" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546614v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel Pantel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546608v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ascione" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454777v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Boussa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454742v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Suarez Afanador" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375721v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Bui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Voisin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339786v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Begoc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560987v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560992v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335809v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335737v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Du Jeu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2536218" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697470v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lahellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Moulinec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697448v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697738v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait-Zaid" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247984v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ait Zaid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247999v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Salaun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247994v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rodiet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rigollet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardarein" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Niliot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444535v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Payan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brunel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Motheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Padula" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247943v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007555v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007559v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837508v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840873v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441296v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840888v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842620v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740761v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.143" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00607243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689873v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418620v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391373v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lambert-Campagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329594v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maurel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329585v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740820" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245192v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sashi Kiran Madugula" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248000v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Fournel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billeton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Debray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-n2000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560984v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Rigattieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rizzoni" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Aprile" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9780429343292" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00561446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009BESA2017" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>