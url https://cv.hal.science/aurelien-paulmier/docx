--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -351,1216 +351,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent constraint on oxygenation of the upper South Eastern Pacific oxygen minimum zone in the twenty-first century</w:t>
+                <w:t xml:space="preserve">Rossby waves impact on persistent oxic and suboxic chlorophyll maxima in the Eastern Tropical North Pacific</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Almendra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Garçon</w:t>
+                <w:t xml:space="preserve">Amaru Márquez-Artavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praxedes Muñoz</w:t>
+                <w:t xml:space="preserve">Xiomara M Márquez-Artavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Parada</w:t>
+                <w:t xml:space="preserve">Juan Pablo Salazar-Ceciliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Sánchez-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Beier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-024-01427-2⟩</w:t>
+              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/aiol.2024.11301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04600293v1</w:t>
+                <w:t xml:space="preserve">ird-04892441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossby waves impact on persistent oxic and suboxic chlorophyll maxima in the Eastern Tropical North Pacific</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent constraint on oxygenation of the upper South Eastern Pacific oxygen minimum zone in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Salazar-Ceciliano</w:t>
+                <w:t xml:space="preserve">Ivan Almendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Sánchez-Velasco</w:t>
+                <w:t xml:space="preserve">Praxedes Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Beier</w:t>
+                <w:t xml:space="preserve">Carolina Parada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Oceanography and Limnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/aiol.2024.11301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-024-01427-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04892441v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04600293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interpretation of changes in the subtropical oxygen minimum zone volume off Chile during two La Nina events (2001 and 2007)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating future climate change exposure of marine habitat in the South East Pacific based on metabolic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Parouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Pizarro-Koch</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ivonne Montes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, 155932 [18 p.]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1155932⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 9, pp.1055875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1055875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720459v1</w:t>
+                <w:t xml:space="preserve">hal-03955992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating future climate change exposure of marine habitat in the South East Pacific based on metabolic constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Garçon</w:t>
+                <w:t xml:space="preserve">On the interpretation of changes in the subtropical oxygen minimum zone volume off Chile during two La Nina events (2001 and 2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias Pizarro-Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Pizarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Paulmier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9, pp.1055875. </w:t>
+              <w:t xml:space="preserve">, 2023, 10, 155932 [18 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.1055875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1155932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955992v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">System controls of coastal and open ocean oxygen depletion</w:t>
+                <w:t xml:space="preserve">Type II photosensitized oxidation in senescent microalgal cells at different latitudes: Does low under-ice irradiance in polar regions enhance efficiency?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant C Pitcher</w:t>
+                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Breitburg</w:t>
+                <w:t xml:space="preserve">Lukas Smik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Cardich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Carstensen</w:t>
+                <w:t xml:space="preserve">Stuart Wakeham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102613⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 779, pp.146363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399031v3</w:t>
+                <w:t xml:space="preserve">hal-03424281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling in low oxygen aquatic environments: The deviation from anoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+                <w:t xml:space="preserve">Sergey M. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niels Peter Revsbech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lom3.10457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WTO must ban harmful fisheries subsidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Rashid Sumaila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Rashid Sumaila</w:t>
+                <w:t xml:space="preserve">Daniel Skerritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Skerritt</w:t>
+                <w:t xml:space="preserve">Anna Schuhbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schuhbauer</w:t>
+                <w:t xml:space="preserve">Sebastian Villasante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Cisneros-Montemayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 374 (6567), pp.544-544. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.abm1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Sustained Concentrations of Organisms at Very low Oxygen Concentration Indicated by Acoustic Profiles in the Oxygen Deficit Region Off Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Paulmier</w:t>
+                <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Eldin</w:t>
+                <w:t xml:space="preserve">José Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.102613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2021.723056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type II photosensitized oxidation in senescent microalgal cells at different latitudes: Does low under-ice irradiance in polar regions enhance efficiency?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">System controls of coastal and open ocean oxygen depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant C Pitcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Rontani</w:t>
+                <w:t xml:space="preserve">Arturo Aguirre-Velarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Denise Breitburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Smik</w:t>
+                <w:t xml:space="preserve">Jorge Cardich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stuart Wakeham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+                <w:t xml:space="preserve">Jacob Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 779, pp.146363. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2021.102613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424281v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399031v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Ocean Oxygen Database and Atlas for assessing and predicting deoxygenation and ocean health in the open and coastal ocean</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán E. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Breitburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsten Isensee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perran Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babette Hoogakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,295 +1942,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes From a Wave-Following Platform During Six Experiments at Sea</w:t>
+                <w:t xml:space="preserve">Seasonal Variability of the Southern Tip of the Oxygen Minimum Zone in the Eastern South Pacific (30°‐38°S): A Modeling Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bourras</w:t>
+                <w:t xml:space="preserve">Matias Pizarro‐koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Pizarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Cambra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucio Baggio</w:t>
+                <w:t xml:space="preserve">Marcel Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (6), pp.4290-4321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JC014803⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 124 (12), pp.8574-8604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019JC015201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02160613v1</w:t>
+                <w:t xml:space="preserve">hal-03012548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Variability of the Southern Tip of the Oxygen Minimum Zone in the Eastern South Pacific (30°‐38°S): A Modeling Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes From a Wave-Following Platform During Six Experiments at Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias Pizarro‐koch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivonne Montes</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Ramos</w:t>
+                <w:t xml:space="preserve">Lucio Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 124 (12), pp.8574-8604. </w:t>
+              <w:t xml:space="preserve">, 2019, 124 (6), pp.4290-4321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019JC015201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012548v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02160613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Carbonate System Across the Peruvian Oxygen Minimum Zone</w:t>
               </w:r>
@@ -2268,51 +2268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Garcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivonne Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic oxygen cycling in anoxic marine zones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory C Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,338 +2880,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04892408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Copernicus Marine Environment Monitoring Service Ocean State Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Balmaseda</w:t>
+                <w:t xml:space="preserve">Seasonal variability of the OMZ off Peru in a high-resolution regional coupled model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivonne Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Garcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1755876X.2016.1273446⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-1-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201868v1</w:t>
+                <w:t xml:space="preserve">ird-02172672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability of the OMZ off Peru in a high-resolution regional coupled model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+                <w:t xml:space="preserve">The Copernicus Marine Environment Monitoring Service Ocean State Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina von Schuckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Alvarez-Fanjul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Axell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Balmaseda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Operational Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (Sup.2), pp.s235-s320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1755876X.2016.1273446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-1-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ird-02172672v1</w:t>
+                <w:t xml:space="preserve">hal-04201868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of super-resolution ocean pCO 2 and air-sea fluxes of CO 2 from satellite imagery in the Southeastern Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4202,303 +4202,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of open ocean boundary forcing on seasonal to decadal-scale variability and long-term change of natural shelf hypoxia</w:t>
+                <w:t xml:space="preserve">Phosphate Determination In Seawater: Toward An Autonomous Electrochemical Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. S. Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Dewitte</w:t>
+                <w:t xml:space="preserve">Justyna Jońca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. Scranton</w:t>
+                <w:t xml:space="preserve">V. L. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Graco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/6/2/025002⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 87, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994208v1</w:t>
+                <w:t xml:space="preserve">hal-00998634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate Determination In Seawater: Toward An Autonomous Electrochemical Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of open ocean boundary forcing on seasonal to decadal-scale variability and long-term change of natural shelf hypoxia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Thouron</w:t>
+                <w:t xml:space="preserve">P. M. S. Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. I. Scranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. van Der Plas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2011.09.056⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/6/2/025002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00998634v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; maximum in the oxygen minimum zone (OMZ)</w:t>
               </w:r>
@@ -5176,103 +5176,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCARINA (Ocean coupled to the atmosphere: instrumented research on an auxiliary ship)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5706,51 +5706,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatically-Active Gases In The Eastern Boundary Upwelling And Oxygen Minimum Zone (Omz) Systems</w:t>
+                <w:t xml:space="preserve">Climatically-Active Gases in the Eastern Boundary Upwelling and Oxygen Minimum Zone (OMZ) Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Garbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Butz</w:t>
@@ -5764,127 +5764,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Veronique Garçon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.7779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760423v1</w:t>
+                <w:t xml:space="preserve">hal-00759045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatically-Active Gases in the Eastern Boundary Upwelling and Oxygen Minimum Zone (OMZ) Systems</w:t>
+                <w:t xml:space="preserve">Climatically-Active Gases In The Eastern Boundary Upwelling And Oxygen Minimum Zone (Omz) Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Garbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Butz</w:t>
@@ -5898,94 +5889,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Garçon</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2012 IEEE International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2012, Munich, Germany. pp.6150 - 6153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6352740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759045v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is phytoplankton responsible for pumping CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Weddell Sea?</w:t>
               </w:r>
@@ -6265,51 +6265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a C&#225;rcamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Parouffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parouffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06498-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Almendra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01427-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara M M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Salazar-Ceciliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Velasco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2024.11301" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720459v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro-Koch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Montes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1155932" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03955992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055875" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399031v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant C Pitcher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Carstensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720525v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Garcia-Robledo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Borisov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Revsbech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10457" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rashid Sumaila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Skerritt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuhbauer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros-Montemayor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1680" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paulmier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ochoa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.723056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Smik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wakeham" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146363" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Cook" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Hoogakker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lebrato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Feely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918943117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro&#8208;koch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015201" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Ayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C Padilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Aldunate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619844114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez-Fanjul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2016.1273446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201868v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1-2016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulmier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dewitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutknecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009858" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Franco-Novela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hern&#225;ndez-Ay&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maske" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3559-2013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4117-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. S. Monteiro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Scranton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. van Der Plas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/6/2/025002" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graco" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.056" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37JT3W5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-8-239-2011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kriest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oschlies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-923-2009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.08.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV08SPS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Far&#237;as" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gallegos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.11.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9VBR1MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026801" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QLBP6VS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Marquez-Artavia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Velasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Barton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santamaria-Del-Angel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104686" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sudre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760423v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Garbe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352740" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Bianchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Isbert Perlender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Esteves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a C&#225;rcamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Parouffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parouffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06498-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara M M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Salazar-Ceciliano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2024.11301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Almendra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03955992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Montes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro-Koch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1155932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Smik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wakeham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Garcia-Robledo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Borisov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Revsbech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rashid Sumaila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Skerritt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuhbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros-Montemayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paulmier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ochoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.723056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399031v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant C Pitcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Carstensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Cook" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Hoogakker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lebrato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Feely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918943117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro&#8208;koch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ramos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Ayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C Padilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Aldunate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619844114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez-Fanjul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2016.1273446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1-2016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulmier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dewitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutknecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009858" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Franco-Novela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hern&#225;ndez-Ay&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maske" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3559-2013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4117-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.056" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37JT3W5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. S. Monteiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Scranton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. van Der Plas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/6/2/025002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-8-239-2011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kriest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oschlies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-923-2009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.08.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV08SPS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Far&#237;as" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gallegos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.11.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9VBR1MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026801" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QLBP6VS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Marquez-Artavia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Velasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Barton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santamaria-Del-Angel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104686" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sudre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Garbe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352740" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Bianchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Isbert Perlender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Esteves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>