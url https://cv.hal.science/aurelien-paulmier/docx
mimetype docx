--- v1 (2026-05-04)
+++ v2 (2026-06-02)
@@ -1021,412 +1021,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling in low oxygen aquatic environments: The deviation from anoxic conditions</w:t>
+                <w:t xml:space="preserve">WTO must ban harmful fisheries subsidies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
+                <w:t xml:space="preserve">U. Rashid Sumaila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey M. Borisov</w:t>
+                <w:t xml:space="preserve">Daniel Skerritt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels Peter Revsbech</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Schuhbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Villasante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Cisneros-Montemayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10457⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 374 (6567), pp.544-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abm1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720525v1</w:t>
+                <w:t xml:space="preserve">hal-03926575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WTO must ban harmful fisheries subsidies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Sustained Concentrations of Organisms at Very low Oxygen Concentration Indicated by Acoustic Profiles in the Oxygen Deficit Region Off Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schuhbauer</w:t>
+                <w:t xml:space="preserve">Aurelien Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Villasante</w:t>
+                <w:t xml:space="preserve">Gérard Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Cisneros-Montemayor</w:t>
+                <w:t xml:space="preserve">José Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abm1680⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), pp.102613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.723056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926575v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Sustained Concentrations of Organisms at Very low Oxygen Concentration Indicated by Acoustic Profiles in the Oxygen Deficit Region Off Peru</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling in low oxygen aquatic environments: The deviation from anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Eldin</w:t>
+                <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Ochoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Boris Dewitte</w:t>
+                <w:t xml:space="preserve">Sergey M. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Sudre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niels Peter Revsbech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (1), pp.102613. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography : methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.723056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371696v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System controls of coastal and open ocean oxygen depletion</w:t>
               </w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Capet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perran Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babette Hoogakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic oxygen cycling in anoxic marine zones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Garcia-Robledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cory C Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of super-resolution ocean pCO 2 and air-sea fluxes of CO 2 from satellite imagery in the Southeastern Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael Hernández-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6265,51 +6265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a C&#225;rcamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Parouffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parouffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06498-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara M M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Salazar-Ceciliano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2024.11301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Almendra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03955992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Montes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro-Koch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1155932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Smik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wakeham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720525v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Garcia-Robledo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Borisov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Revsbech" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10457" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rashid Sumaila" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Skerritt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuhbauer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros-Montemayor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1680" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371696v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paulmier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ochoa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.723056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399031v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant C Pitcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Carstensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Cook" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Hoogakker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lebrato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Feely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918943117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro&#8208;koch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ramos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Ayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C Padilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Aldunate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619844114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez-Fanjul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2016.1273446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1-2016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulmier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dewitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutknecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009858" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Franco-Novela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hern&#225;ndez-Ay&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maske" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3559-2013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4117-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.056" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37JT3W5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. S. Monteiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Scranton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. van Der Plas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/6/2/025002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-8-239-2011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kriest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oschlies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-923-2009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.08.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV08SPS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Far&#237;as" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gallegos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.11.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9VBR1MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026801" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QLBP6VS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Marquez-Artavia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Velasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Barton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santamaria-Del-Angel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104686" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sudre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Garbe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352740" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Bianchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Isbert Perlender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Esteves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a C&#225;rcamo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dewitte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Parouffe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Paulmier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743414" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547701v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parouffe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewitte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paulmier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gar&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-06498-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiomara M M&#225;rquez-Artavia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Salazar-Ceciliano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura S&#225;nchez-Velasco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Beier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/aiol.2024.11301" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04600293v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Almendra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praxedes Mu&#241;oz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Parada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-024-01427-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03955992v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivonne Montes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.1055875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro-Koch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Pizarro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1155932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Rontani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Smik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Wakeham" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Rashid Sumaila" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Skerritt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schuhbauer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Villasante" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cisneros-Montemayor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abm1680" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371696v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Paulmier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Eldin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ochoa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sudre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.723056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Garcia-Robledo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey M. Borisov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Revsbech" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10457" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03399031v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant C Pitcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Aguirre-Velarde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Breitburg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cardich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Carstensen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2021.102613" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524573v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Isensee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.724913" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Capet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perran Cook" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babette Hoogakker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118124v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lebrato" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Garbe-Sch&#246;nberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius N. M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Blanco-Ameijeiras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A. Feely" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1918943117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias Pizarro&#8208;koch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ramos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015201" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Hernandez-Ayon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Garcon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sudre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00617" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Illig" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-5093-2018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Smith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Pascual" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Fennel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2018.1489208" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580084v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory C Padilla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Aldunate" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J Stewart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osvaldo Ulloa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619844114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04892408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina von Schuckmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Alvarez-Fanjul" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Axell" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1755876X.2016.1273446" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02172672v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-1-2016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hern&#225;ndez-Carrasco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Paulmier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dewitte" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gutknecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dadou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC009858" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011732v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Franco-Novela" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Hern&#225;ndez-Ay&#243;n" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maske" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gutknecht" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briac Le Vu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Cambon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3559-2013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949574v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-4117-2013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998635v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalvelage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arteaga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1739" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Schunck" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Desai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosskopf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068661" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998637v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Law" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Breviere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Leeuw" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/en12159" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Jo&#324;ca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L. Fernandez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thouron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Graco" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.09.056" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37JT3W5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. S. Monteiro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Scranton" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. van Der Plas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/6/2/025002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ruiz-Pino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-8-239-2011" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kriest" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oschlies" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-923-2009" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402563v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402527v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2008.08.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV08SPS3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Far&#237;as" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gallegos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2006.11.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9VBR1MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282580v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026801" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5QLBP6VS-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaru Marquez-Artavia" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sanchez-Velasco" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D. Barton" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Santamaria-Del-Angel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2019.104686" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Hernandez-Carrasco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sudre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Yahia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sudre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gar&#231;on" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Garbe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Butz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760423v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6352740" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Bianchi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n G. Isbert Perlender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Esteves" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>